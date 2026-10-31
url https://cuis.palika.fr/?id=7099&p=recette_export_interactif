--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -9,57 +9,57 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="CALAMARS À L'AMÉRICAINE" sheetId="1" r:id="rId1"/>
     <sheet name="Fumet de crustacés reconstitué " sheetId="2" r:id="rId2"/>
     <sheet name="Fonds naturel fumet de crustacé" sheetId="3" r:id="rId3"/>
-    <sheet name="Roux Blanc" sheetId="4" r:id="rId4"/>
+    <sheet name="ROUX BLANC" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <si>
     <t>CALAMARS À L'AMÉRICAINE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>CALAMARS À L'AMÉRICAINE  GRO_CDC_085</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    ENCORNET congelé (entier) moyen Import</t>
   </si>
   <si>
@@ -89,138 +89,135 @@
   <si>
     <t xml:space="preserve">    Estragon séché</t>
   </si>
   <si>
     <t xml:space="preserve">    Cognac VS (flambé, sauce)</t>
   </si>
   <si>
     <t xml:space="preserve">    VIN BLANC CUISSON (L) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    Piment de Cayenne</t>
   </si>
   <si>
-    <t xml:space="preserve">    Roux Blanc — voir l'onglet "Roux Blanc"</t>
+    <t xml:space="preserve">    ROUX BLANC — voir l'onglet "ROUX BLANC"</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
     <t>Servir — Dresser les calamars à l'américaine sur assiette, napper de sauce et accompagner de riz pilaf.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Fumet de crustacés reconstitué (collectivité)</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
     <t>référence : 1 lt — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>Fumet de crustacés reconstitué (collectivité)  GRO-FUMET-CRUS</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de Crustacés déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
     <t>Fonds naturel fumet de crustacés prêt à l'emploi (collectivité)</t>
   </si>
   <si>
     <t>Fonds naturel fumet de crustacés prêt à l'emploi (collectivité)  GRO-FC-CRUS-CH</t>
   </si>
   <si>
     <t xml:space="preserve">    Fonds Naturel Fumet de Crustacés prêt-à-l'emploi (CHEF, Nestlé Professional)</t>
   </si>
   <si>
     <t>Utiliser directement le fonds naturel, sans dilution — reconditionnement en cuisine.</t>
   </si>
   <si>
-    <t>Roux Blanc</t>
+    <t>ROUX BLANC</t>
   </si>
   <si>
     <t>référence : 1 kg — lot unique couvrant tous les usages</t>
   </si>
   <si>
-    <t>Roux Blanc  00SAU_REC001</t>
+    <t>ROUX BLANC  GRO_CDR_B280</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    farine de blé tamisée type 55</t>
-[...2 lines deleted...]
-    <t>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+    <t xml:space="preserve">    Farine de blé T55</t>
+  </si>
+  <si>
+    <t>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
   </si>
   <si>
     <t>ℹ 3 à 4 min</t>
-  </si>
-[...1 lines deleted...]
-    <t>[REFROIDIR] Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
@@ -324,51 +321,51 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E46"/>
+  <dimension ref="A1:E47"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -683,317 +680,331 @@
       </c>
       <c r="B26" t="inlineStr" s="12">
         <is>
           <t>Confectionner le roux — Dans un rondeau, faire fondre le beurre. Ajouter la farine. Mélanger au fouet. Laisser cuire à feu doux. Au terme de la cuisson, le roux blanchit et devient mousseux. Laisser refroidir dans le rondeau qui servira ultérieurement à la confection de la sauce.</t>
         </is>
       </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26" t="s" s="8"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="10">
         <f>B2*0.012</f>
         <v>1.2</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27" t="s" s="8"/>
     </row>
     <row r="28">
-      <c r="A28" t="s" s="11">
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>19</v>
+      </c>
+      <c r="C28" s="10">
+        <f>B2*0.005</f>
+        <v>0.5</v>
+      </c>
+      <c r="D28" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" t="s" s="8"/>
+    </row>
+    <row r="29">
+      <c r="A29" t="s" s="11">
         <v>28</v>
       </c>
-      <c r="B28" t="inlineStr" s="12">
+      <c r="B29" t="inlineStr" s="12">
         <is>
           <t>Confectionner la sauce — Dans un rondeau, faire suer les échalotes émincées et les dés de carottes au beurre. Ajouter les dés de tomates et l'ail haché. Laisser fondre afin d'atteindre la consistance d'une fondue. Mouiller au vin blanc. Laisser réduire de moitié. Mouiller avec 10 litres d'eau. Réaliser avec l'eau de mouillement le fumet de crustacés à partir de fond déshydraté en se reportant aux recommandations du fabricant. Porter à ébullition et laisser cuire 10 minutes à feu doux. Verser le fumet bouillant sur le roux froid. Mélanger au fouet pour lier la sauce et éviter de former des grumeaux. Ajouter le sel, le poivre et le poivre de Cayenne. Laisser mijoter 10 minutes.</t>
         </is>
       </c>
-      <c r="C28"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C29"/>
+      <c r="D29"/>
       <c r="E29" t="s" s="8"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C30" s="10">
-        <f>B2*0.005</f>
-        <v>0.5</v>
+        <f>B2*0.1</f>
+        <v>10</v>
       </c>
       <c r="D30" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E30" t="s" s="8"/>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C31" s="10">
-        <f>B2*0.025</f>
-        <v>2.5</v>
+        <f>B2*0.005</f>
+        <v>0.5</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
       <c r="E31" t="s" s="8"/>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C32" s="10">
-        <f>B2*0.001</f>
-        <v>0.1</v>
+        <f>B2*0.025</f>
+        <v>2.5</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
       <c r="E32" t="s" s="8"/>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C33" s="10">
-        <f>B2*0.03</f>
-        <v>3</v>
+        <f>B2*0.001</f>
+        <v>0.1</v>
       </c>
       <c r="D33" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E33" t="s" s="8"/>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C34" s="10">
-        <f>B2*0.00073</f>
-        <v>0.073</v>
+        <f>B2*0.03</f>
+        <v>3</v>
       </c>
       <c r="D34" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E34" t="s" s="8"/>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C35" s="10">
-        <f>B2*0.00007</f>
-        <v>0.007</v>
+        <f>B2*0.00073</f>
+        <v>0.073</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35" t="s" s="8"/>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C36" s="10">
-        <f>B2*0.00008</f>
-        <v>0.008</v>
+        <f>B2*0.00007</f>
+        <v>0.007</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36" t="s" s="8"/>
     </row>
     <row r="37">
       <c r="A37"/>
       <c r="B37" t="s">
+        <v>23</v>
+      </c>
+      <c r="C37" s="10">
+        <f>B2*0.00008</f>
+        <v>0.008</v>
+      </c>
+      <c r="D37" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" t="s" s="8"/>
+    </row>
+    <row r="38">
+      <c r="A38"/>
+      <c r="B38" t="s">
         <v>13</v>
       </c>
-      <c r="C37" s="10">
+      <c r="C38" s="10">
         <f>B2*0.01</f>
         <v>1</v>
       </c>
-      <c r="D37" t="s">
-[...5 lines deleted...]
-      <c r="A38" t="s" s="11">
+      <c r="D38" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" t="s" s="8"/>
+    </row>
+    <row r="39">
+      <c r="A39" t="s" s="11">
         <v>29</v>
       </c>
-      <c r="B38" t="inlineStr" s="12">
+      <c r="B39" t="inlineStr" s="12">
         <is>
           <t>Cuire l'émincé de calamar — Préchauffer le four sur la position vapeur. Répartir le calamar dans 4 bacs GN 1/1 H 100 perforés. Étager les bacs sur l'échelle de four. Enfourner et cuire 20 minutes à la vapeur. Laisser égoutter les calamars dans le four.</t>
         </is>
       </c>
-      <c r="C38"/>
-[...4 lines deleted...]
-      <c r="A39" t="s" s="11">
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39" t="s" s="8"/>
+    </row>
+    <row r="40">
+      <c r="A40" t="s" s="11">
         <v>30</v>
       </c>
-      <c r="B39" t="inlineStr" s="12">
+      <c r="B40" t="inlineStr" s="12">
         <is>
           <t>Terminer la sauce — Ajouter à la sauce l'estragon haché, la crème, le concentré de crustacés et le cognac. Sans la chinoiser, émulsionner la sauce au mixeur pour la rendre homogène et onctueuse. Rectifier l'assaisonnement, la consistance et éventuellement la couleur. Au besoin, ajouter un peu de tomate concentrée. Les légumes contenus et mixés dans la sauce serviront de complément de liaison au roux.</t>
         </is>
       </c>
-      <c r="C39"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C40"/>
+      <c r="D40"/>
       <c r="E40" t="s" s="8"/>
     </row>
     <row r="41">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C41" s="10">
-        <f>B2*0.02</f>
-        <v>2</v>
+        <f>B2*0.0008</f>
+        <v>0.08</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s" s="8"/>
     </row>
     <row r="42">
       <c r="A42"/>
       <c r="B42" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="C42" s="10">
-        <f>B2*0.001</f>
-        <v>0.1</v>
+        <f>B2*0.02</f>
+        <v>2</v>
       </c>
       <c r="D42" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E42" t="s" s="8"/>
     </row>
     <row r="43">
       <c r="A43"/>
       <c r="B43" t="s">
+        <v>11</v>
+      </c>
+      <c r="C43" s="10">
+        <f>B2*0.001</f>
+        <v>0.1</v>
+      </c>
+      <c r="D43" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" t="s" s="8"/>
+    </row>
+    <row r="44">
+      <c r="A44"/>
+      <c r="B44" t="s">
         <v>16</v>
       </c>
-      <c r="C43" s="10">
+      <c r="C44" s="10">
         <f>B2*0.0005</f>
         <v>0.05</v>
       </c>
-      <c r="D43" t="s">
-[...5 lines deleted...]
-      <c r="A44" t="s" s="11">
+      <c r="D44" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" t="s" s="8"/>
+    </row>
+    <row r="45">
+      <c r="A45" t="s" s="11">
         <v>31</v>
       </c>
-      <c r="B44" t="inlineStr" s="12">
+      <c r="B45" t="inlineStr" s="12">
         <is>
           <t>Terminer la préparation du calamar — Préchauffer le four sur la position chaleur mixte à +160 °C. Mettre les calamars égouttés dans 4 bacs GN 1/1 H 100. Verser la sauce sur les calamars. Agiter les bacs d'un mouvement circulaire pour lier les éléments entre eux. Couvrir. Remettre sur l'échelle de cuisson, enfourner et laisser mijoter 10 minutes. Respecter la procédure de fin de cuisson. Stocker en armoire chaude et maintenir à +63 °C en attente de consommation.</t>
         </is>
       </c>
-      <c r="C44"/>
-[...9 lines deleted...]
-      </c>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45" t="s" s="8"/>
     </row>
     <row r="46">
-      <c r="A46" t="s" s="13">
-[...2 lines deleted...]
-      <c r="B46"/>
+      <c r="A46" t="s" s="11">
+        <v>32</v>
+      </c>
+      <c r="B46" t="s" s="12">
+        <v>33</v>
+      </c>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46" t="s" s="8"/>
+    </row>
+    <row r="47">
+      <c r="A47" t="s" s="13">
+        <v>34</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="11">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="B26:D26"/>
-    <mergeCell ref="B28:D28"/>
-    <mergeCell ref="B38:D38"/>
+    <mergeCell ref="B29:D29"/>
     <mergeCell ref="B39:D39"/>
-    <mergeCell ref="B44:D44"/>
+    <mergeCell ref="B40:D40"/>
     <mergeCell ref="B45:D45"/>
-    <mergeCell ref="A46:D46"/>
+    <mergeCell ref="B46:D46"/>
+    <mergeCell ref="A47:D47"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E12"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>35</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
@@ -1249,51 +1260,51 @@
     <row r="10">
       <c r="A10" t="s" s="13">
         <v>34</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="A10:D10"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E18"/>
+  <dimension ref="A1:E16"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>46</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>36</v>
       </c>
       <c r="B2" s="14">
         <v>1.2</v>
@@ -1389,138 +1400,112 @@
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.5</f>
         <v>0.6</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="11">
         <v>26</v>
       </c>
       <c r="B12" t="inlineStr" s="12">
         <is>
-          <t>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</t>
+          <t>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
         </is>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
-      <c r="A13"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A13" t="s" s="11">
+        <v>27</v>
+      </c>
+      <c r="B13" t="inlineStr" s="12">
+        <is>
+          <t>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</t>
+        </is>
+      </c>
+      <c r="C13"/>
+      <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
-      <c r="B14" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B14" t="s" s="3">
+        <v>52</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="11">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15" t="inlineStr" s="12">
         <is>
-          <t>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</t>
+          <t>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
         </is>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
-      <c r="A16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A16" t="s" s="13">
+        <v>34</v>
+      </c>
+      <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
-    </row>
-[...18 lines deleted...]
-      <c r="E18" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
-    <mergeCell ref="B16:D16"/>
-[...1 lines deleted...]
-    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="A16:D16"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>CALAMARS À L'AMÉRICAINE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>