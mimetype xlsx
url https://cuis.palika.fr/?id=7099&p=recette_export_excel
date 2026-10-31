--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -55,297 +55,300 @@
   <si>
     <t>GRO_CDC_085</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Poissons collectivité (GRO.POISSONS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 02:23</t>
+    <t>31/10/2026 04:04</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>ALC-COGNAC</t>
   </si>
   <si>
     <t>Cognac VS (flambé, sauce)</t>
   </si>
   <si>
     <t>Spiritueux et liqueurs cuisine</t>
   </si>
   <si>
-    <t>lt</t>
-[...8 lines deleted...]
-    <t>Matières diverses (à trier)</t>
+    <t>RNME1014107</t>
+  </si>
+  <si>
+    <t>Vin blanc bib 10L UE</t>
+  </si>
+  <si>
+    <t>Vins et bières de cuisson</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
+    <t>EPI-PIMENT-CAYE</t>
+  </si>
+  <si>
+    <t>Piment de Cayenne</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-NOIR</t>
+  </si>
+  <si>
+    <t>Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>HER-ESTRAGON</t>
+  </si>
+  <si>
+    <t>Estragon séché</t>
+  </si>
+  <si>
+    <t>Herbes aromatiques séchées</t>
+  </si>
+  <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>KNORR-FUMET-CRUS</t>
+  </si>
+  <si>
+    <t>Fumet de Crustacés déshydraté (Knorr Professional)</t>
+  </si>
+  <si>
+    <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>CHEF-FUMET-CRUS</t>
   </si>
   <si>
     <t>Fonds Naturel Fumet de Crustacés prêt-à-l'emploi (CHEF, Nestlé Professional)</t>
   </si>
   <si>
-    <t>Condiments et sauces</t>
-[...56 lines deleted...]
-    <t>Fonds déshydratés et poudres</t>
+    <t>Fonds liquides prêts à l'emploi</t>
   </si>
   <si>
     <t>BEU-CUISINE</t>
   </si>
   <si>
     <t>Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
   <si>
     <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
+    <t>SEL-FIN</t>
+  </si>
+  <si>
+    <t>Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t>Sels et condiments de base</t>
+  </si>
+  <si>
+    <t>RNMS00812</t>
+  </si>
+  <si>
+    <t>Ail haché IQF</t>
+  </si>
+  <si>
+    <t>Légumes surgelés</t>
+  </si>
+  <si>
+    <t>PING-CAROTTE-DES</t>
+  </si>
+  <si>
+    <t>Carottes en dés 10x10mm surgelées (Pinguin)</t>
+  </si>
+  <si>
+    <t>RNMS00813</t>
+  </si>
+  <si>
+    <t>Échalotte hachée IQF</t>
+  </si>
+  <si>
+    <t>RNMS00865</t>
+  </si>
+  <si>
+    <t>Tomates en dés surgelées IQF</t>
+  </si>
+  <si>
     <t>RNM57207869</t>
   </si>
   <si>
     <t>ENCORNET congelé (entier) moyen Import</t>
   </si>
   <si>
-    <t>Poissons surgelés</t>
-[...35 lines deleted...]
-    <t>Tomates en dés surgelées IQF</t>
+    <t>Poissons et fruits de mer surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Poissons collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ENCORNET congelé (entier) moyen Import</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de crustacés reconstitué (collectivité)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fumet de Crustacés déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fonds naturel fumet de crustacés prêt à l'emploi (collectivité)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fonds Naturel Fumet de Crustacés prêt-à-l'emploi (CHEF, Nestlé Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Échalotte hachée IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Carottes en dés 10x10mm surgelées (Pinguin)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Estragon séché</t>
   </si>
@@ -355,168 +358,165 @@
   <si>
     <t xml:space="preserve">    ↳ VIN BLANC CUISSON (L)</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Vin blanc bib 10L UE</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Roux Blanc</t>
+    <t xml:space="preserve">    ↳ ROUX BLANC</t>
   </si>
   <si>
     <t>Roux et liaisons de base</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ farine de blé tamisée type 55</t>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Servir — Dresser les calamars à l'américaine sur assiette, napper de sauce et accompagner de riz pilaf.</t>
   </si>
   <si>
     <t>Fumet de crustacés reconstitué (collectivité)</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
     <t>Fonds naturel fumet de crustacés prêt à l'emploi (collectivité)</t>
   </si>
   <si>
     <t>Utiliser directement le fonds naturel, sans dilution — reconditionnement en cuisine.</t>
   </si>
   <si>
-    <t>Roux Blanc</t>
+    <t>ROUX BLANC</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+    <t>Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
   </si>
   <si>
     <t>ÉTUVER</t>
   </si>
   <si>
     <t>RÉDUIRE</t>
   </si>
   <si>
     <t>3 à 4 min</t>
   </si>
   <si>
     <t>REFROIDIR</t>
   </si>
   <si>
-    <t>Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiche technique — CALAMARS À L'AMÉRICAINE</t>
   </si>
   <si>
     <t>CALAMARS À L'AMÉRICAINE  GRO_CDC_085</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Roux Blanc</t>
+    <t xml:space="preserve">    ROUX BLANC</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de crustacés reconstitué (collectivité)</t>
   </si>
   <si>
     <t xml:space="preserve">    VIN BLANC CUISSON (L) (conv.)</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t xml:space="preserve">    Fonds naturel fumet de crustacés prêt à l'emploi (collectivité)</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
     <t>↳ Fumet de crustacés reconstitué (collectivité)  GRO-FUMET-CRUS</t>
   </si>
   <si>
     <t>↳ Fonds naturel fumet de crustacés prêt à l'emploi (collectivité)  GRO-FC-CRUS-CH</t>
   </si>
   <si>
-    <t>↳ Roux Blanc  00SAU_REC001</t>
+    <t>↳ ROUX BLANC  GRO_CDR_B280</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -585,66 +585,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
@@ -694,2088 +691,2077 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>165.2377</v>
+        <v>165.503775</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>1.652377</v>
+        <v>1.65503775</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>165.2377</v>
+        <v>165.503775</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.08</v>
+        <v>9.75</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
+        <v>9.75</v>
+      </c>
+      <c r="F7" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" s="4">
+        <f>E7*0.0043</f>
+        <v>0.041925</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" s="9">
         <v>0.08</v>
-      </c>
-[...19 lines deleted...]
-        <v>9.75</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>9.75</v>
+        <v>0.08</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.003</f>
-        <v>0.02925</v>
+        <f>E8*28</f>
+        <v>2.24</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*12.35</f>
-        <v>1.235</v>
+        <f>E9*24.02</f>
+        <v>7.206</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="12">
-        <v>41</v>
+      <c r="A10" t="s">
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>0.6</v>
+        <v>0.008</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.6</v>
+        <v>0.008</v>
       </c>
       <c r="F10" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0</f>
-        <v>0</v>
+        <f>E10*9.8</f>
+        <v>0.0784</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C11" t="s">
         <v>45</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="9">
-        <v>0.008</v>
+        <v>0.007</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.008</v>
+        <v>0.007</v>
       </c>
       <c r="F11" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*9.8</f>
-        <v>0.0784</v>
+        <f>E11*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="D12" s="9">
-        <v>0.007</v>
+        <v>0.05</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.007</v>
+        <v>0.05</v>
       </c>
       <c r="F12" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*12.5</f>
-        <v>0.0875</v>
+        <f>E12*16</f>
+        <v>0.8</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D13" s="9">
-        <v>0.05</v>
+        <v>0.6</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.05</v>
+        <v>0.6</v>
       </c>
       <c r="F13" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*16</f>
-        <v>0.8</v>
+        <f>E13*0.56</f>
+        <v>0.336</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D14" s="9">
-        <v>0.3</v>
+        <v>0.25</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.3</v>
+        <v>0.25</v>
       </c>
       <c r="F14" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*24.02</f>
-        <v>7.206</v>
+        <f>E14*27.72</f>
+        <v>6.93</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D15" s="9">
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
       <c r="F15" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*27.72</f>
-        <v>6.93</v>
+        <f>E15*12.35</f>
+        <v>1.235</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D16" s="9">
         <v>0.6</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>0.6</v>
       </c>
       <c r="F16" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G16" s="4">
         <f>E16*4.9</f>
         <v>2.94</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" t="s">
+        <v>65</v>
+      </c>
+      <c r="C17" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="D17" s="9">
         <v>0.5</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F17" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G17" s="4">
         <f>E17*5.2</f>
         <v>2.6</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D18" s="9">
         <v>2</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
         <v>2</v>
       </c>
       <c r="F18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G18" s="4">
         <f>E18*2.2</f>
         <v>4.4</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D19" s="9">
-        <v>13</v>
+        <v>0.073</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
-        <v>13</v>
+        <v>0.073</v>
       </c>
       <c r="F19" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G19" s="4">
-        <f>E19*9.5</f>
-        <v>123.5</v>
+        <f>E19*0.35</f>
+        <v>0.02555</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D20" s="9">
-        <v>0.073</v>
+        <v>0.1</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
-        <v>0.073</v>
+        <v>0.1</v>
       </c>
       <c r="F20" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G20" s="4">
-        <f>E20*0.35</f>
-        <v>0.02555</v>
+        <f>E20*9.26</f>
+        <v>0.926</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" t="s">
+        <v>76</v>
+      </c>
+      <c r="C21" t="s">
         <v>74</v>
       </c>
-      <c r="B21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" s="9">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="E21" s="11">
         <f>D21*$B$2</f>
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="F21" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G21" s="4">
-        <f>E21*9.26</f>
-        <v>0.926</v>
+        <f>E21*1.3774</f>
+        <v>1.3774</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>77</v>
       </c>
       <c r="B22" t="s">
         <v>78</v>
       </c>
       <c r="C22" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D22" s="9">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="E22" s="11">
         <f>D22*$B$2</f>
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="F22" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G22" s="4">
-        <f>E22*1.46</f>
-        <v>1.46</v>
+        <f>E22*6.96</f>
+        <v>3.48</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>79</v>
       </c>
       <c r="B23" t="s">
         <v>80</v>
       </c>
       <c r="C23" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D23" s="9">
-        <v>0.5</v>
+        <v>2.5</v>
       </c>
       <c r="E23" s="11">
         <f>D23*$B$2</f>
-        <v>0.5</v>
+        <v>2.5</v>
       </c>
       <c r="F23" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G23" s="4">
-        <f>E23*6.96</f>
-        <v>3.48</v>
+        <f>E23*2.92</f>
+        <v>7.3</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>81</v>
       </c>
       <c r="B24" t="s">
         <v>82</v>
       </c>
       <c r="C24" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="D24" s="9">
-        <v>2.5</v>
+        <v>13</v>
       </c>
       <c r="E24" s="11">
         <f>D24*$B$2</f>
-        <v>2.5</v>
+        <v>13</v>
       </c>
       <c r="F24" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G24" s="4">
-        <f>E24*2.92</f>
-        <v>7.3</v>
+        <f>E24*9.5</f>
+        <v>123.5</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25" t="s" s="3">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="G25" s="13">
+        <v>84</v>
+      </c>
+      <c r="G25" s="12">
         <f>SUM(G7:G24)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D3" s="11">
         <v>13</v>
       </c>
       <c r="E3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F3" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D4" s="11">
         <v>10</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D5" s="11">
         <v>9.75</v>
       </c>
       <c r="E5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F5" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D6" s="11">
         <v>0.25</v>
       </c>
       <c r="E6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F6" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C7" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D7" s="11">
         <v>0.1</v>
       </c>
       <c r="E7" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C8" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D8" s="11">
         <v>0.1</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D9" s="11">
         <v>0.5</v>
       </c>
       <c r="E9" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F9" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D10" s="11">
         <v>1</v>
       </c>
       <c r="E10" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F10" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C11" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D11" s="11">
         <v>2.5</v>
       </c>
       <c r="E11" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F11" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C12" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D12" s="11">
         <v>0.1</v>
       </c>
       <c r="E12" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F12" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D13" s="11">
         <v>0.05</v>
       </c>
       <c r="E13" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F13" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C14" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D14" s="11">
         <v>0.08</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F14" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D15" s="11">
         <v>3</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C16" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D16" s="11">
         <v>0.3</v>
       </c>
       <c r="E16" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="F16" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C17" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D17" s="11">
         <v>0.5</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C18" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D18" s="11">
         <v>2</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C19" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D19" s="11">
         <v>0.073</v>
       </c>
       <c r="E19" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F19" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C20" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D20" s="11">
         <v>0.007</v>
       </c>
       <c r="E20" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F20" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1</v>
       </c>
       <c r="B21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C21" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D21" s="11">
         <v>0.008</v>
       </c>
       <c r="E21" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D22" s="11">
         <v>1.2</v>
       </c>
       <c r="E22" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2</v>
       </c>
       <c r="B23" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C23" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D23" s="11">
         <v>0.6</v>
       </c>
       <c r="E23" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F23" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2</v>
       </c>
       <c r="B24" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C24" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D24" s="11">
         <v>0.6</v>
       </c>
       <c r="E24" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F24" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="14">
+      <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Préparations préliminaires — La veille, décongeler dans 1 bac GN 2/1 H 250 muni d'une grille égouttoir les calamars suivant la procédure. Indiquer la traçabilité et la date de mise en décongélation. Laver et désinfecter l'estragon. Au cutter, hacher les feuilles d'estragon. Réserver.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Confectionner le roux — Dans un rondeau, faire fondre le beurre. Ajouter la farine. Mélanger au fouet. Laisser cuire à feu doux. Au terme de la cuisson, le roux blanchit et devient mousseux. Laisser refroidir dans le rondeau qui servira ultérieurement à la confection de la sauce.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="14">
+      <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Confectionner la sauce — Dans un rondeau, faire suer les échalotes émincées et les dés de carottes au beurre. Ajouter les dés de tomates et l'ail haché. Laisser fondre afin d'atteindre la consistance d'une fondue. Mouiller au vin blanc. Laisser réduire de moitié. Mouiller avec 10 litres d'eau. Réaliser avec l'eau de mouillement le fumet de crustacés à partir de fond déshydraté en se reportant aux recommandations du fabricant. Porter à ébullition et laisser cuire 10 minutes à feu doux. Verser le fumet bouillant sur le roux froid. Mélanger au fouet pour lier la sauce et éviter de former des grumeaux. Ajouter le sel, le poivre et le poivre de Cayenne. Laisser mijoter 10 minutes.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="inlineStr" s="14">
+      <c r="D6" t="inlineStr" s="13">
         <is>
           <t>Cuire l'émincé de calamar — Préchauffer le four sur la position vapeur. Répartir le calamar dans 4 bacs GN 1/1 H 100 perforés. Étager les bacs sur l'échelle de four. Enfourner et cuire 20 minutes à la vapeur. Laisser égoutter les calamars dans le four.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="14"/>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="inlineStr" s="14">
+      <c r="D7" t="inlineStr" s="13">
         <is>
           <t>Terminer la sauce — Ajouter à la sauce l'estragon haché, la crème, le concentré de crustacés et le cognac. Sans la chinoiser, émulsionner la sauce au mixeur pour la rendre homogène et onctueuse. Rectifier l'assaisonnement, la consistance et éventuellement la couleur. Au besoin, ajouter un peu de tomate concentrée. Les légumes contenus et mixés dans la sauce serviront de complément de liaison au roux.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="14"/>
+      <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8"/>
-      <c r="D8" t="inlineStr" s="14">
+      <c r="D8" t="inlineStr" s="13">
         <is>
           <t>Terminer la préparation du calamar — Préchauffer le four sur la position chaleur mixte à +160 °C. Mettre les calamars égouttés dans 4 bacs GN 1/1 H 100. Verser la sauce sur les calamars. Agiter les bacs d'un mouvement circulaire pour lier les éléments entre eux. Couvrir. Remettre sur l'échelle de cuisson, enfourner et laisser mijoter 10 minutes. Respecter la procédure de fin de cuisson. Stocker en armoire chaude et maintenir à +63 °C en attente de consommation.</t>
         </is>
       </c>
-      <c r="E8" t="s" s="14"/>
+      <c r="E8" t="s" s="13"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>2</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9"/>
-      <c r="D9" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E9" t="s" s="14"/>
+      <c r="D9" t="s" s="13">
+        <v>123</v>
+      </c>
+      <c r="E9" t="s" s="13"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B10">
         <v>1</v>
       </c>
       <c r="C10"/>
-      <c r="D10" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E10" t="s" s="14"/>
+      <c r="D10" t="s" s="13">
+        <v>125</v>
+      </c>
+      <c r="E10" t="s" s="13"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
       <c r="C11"/>
-      <c r="D11" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E11" t="s" s="14"/>
+      <c r="D11" t="s" s="13">
+        <v>127</v>
+      </c>
+      <c r="E11" t="s" s="13"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B12">
         <v>1</v>
       </c>
       <c r="C12" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="D12" t="s" s="14">
         <v>129</v>
       </c>
-      <c r="E12" t="s" s="14"/>
+      <c r="D12" t="s" s="13">
+        <v>130</v>
+      </c>
+      <c r="E12" t="s" s="13"/>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B13">
         <v>2</v>
       </c>
       <c r="C13" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="D13" t="inlineStr" s="14">
+        <v>131</v>
+      </c>
+      <c r="D13" t="inlineStr" s="13">
         <is>
-          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</t>
+          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
         </is>
       </c>
-      <c r="E13" t="s" s="14"/>
+      <c r="E13" t="s" s="13"/>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B14">
         <v>3</v>
       </c>
       <c r="C14" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="D14" t="inlineStr" s="14">
+        <v>132</v>
+      </c>
+      <c r="D14" t="inlineStr" s="13">
         <is>
-          <t>Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</t>
+          <t>Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</t>
         </is>
       </c>
-      <c r="E14" t="s" s="14">
-        <v>132</v>
+      <c r="E14" t="s" s="13">
+        <v>133</v>
       </c>
       <c r="F14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B15">
         <v>4</v>
       </c>
       <c r="C15" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="D15" t="s" s="14">
         <v>134</v>
       </c>
-      <c r="E15" t="s" s="14"/>
+      <c r="D15" t="inlineStr" s="13">
+        <is>
+          <t>Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
+        </is>
+      </c>
+      <c r="E15" t="s" s="13"/>
       <c r="F15"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D49"/>
+  <dimension ref="A1:D48"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>135</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"GRO_CDC_085 · GRO.POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_085 · GRO.POISSONS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
+      <c r="A4" t="s" s="15">
         <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
+      <c r="A5" t="s" s="16">
         <v>137</v>
       </c>
-      <c r="B5" t="str" s="14">
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Laver et désinfecter le matériel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
+      <c r="A6" t="s" s="16">
         <v>138</v>
       </c>
-      <c r="B6" t="str" s="14">
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — La veille, décongeler dans 1 bac GN 2/1 H 250 muni d'une grille égouttoir les calamars suivant la procédure. Indiquer la traçabilité et la date de mise en décongélation. Laver et désinfecter l'estragon. Au cutter, hacher les feuilles d'estragon. Réserver.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B19</f>
+        <f>Besoins!B24</f>
         <v>ENCORNET congelé (entier) moyen Import</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E19</f>
+        <f>Besoins!E24</f>
         <v>13</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F19</f>
+        <f>Besoins!F24</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="17">
+      <c r="A8" t="s" s="16">
         <v>139</v>
       </c>
-      <c r="B8" t="str" s="14">
+      <c r="B8" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Confectionner le roux — Dans un rondeau, faire fondre le beurre. Ajouter la farine. Mélanger au fouet. Laisser cuire à feu doux. Au terme de la cuisson, le roux blanchit et devient mousseux. Laisser refroidir dans le rondeau qui servira ultérieurement à la confection de la sauce.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>140</v>
       </c>
       <c r="C9" s="11">
         <f>'Besoins'!$B$2*1.2</f>
         <v>1.2</v>
       </c>
       <c r="D9" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="17">
+      <c r="A10"/>
+      <c r="B10" t="str">
+        <f>Besoins!B17</f>
+        <v>Beurre doux 82% MG plaquette</v>
+      </c>
+      <c r="C10" s="11">
+        <f>Besoins!E17</f>
+        <v>0.5</v>
+      </c>
+      <c r="D10" t="str">
+        <f>Besoins!F17</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s" s="16">
         <v>141</v>
       </c>
-      <c r="B10" t="str" s="14">
+      <c r="B11" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Confectionner la sauce — Dans un rondeau, faire suer les échalotes émincées et les dés de carottes au beurre. Ajouter les dés de tomates et l'ail haché. Laisser fondre afin d'atteindre la consistance d'une fondue. Mouiller au vin blanc. Laisser réduire de moitié. Mouiller avec 10 litres d'eau. Réaliser avec l'eau de mouillement le fumet de crustacés à partir de fond déshydraté en se reportant aux recommandations du fabricant. Porter à ébullition et laisser cuire 10 minutes à feu doux. Verser le fumet bouillant sur le roux froid. Mélanger au fouet pour lier la sauce et éviter de former des grumeaux. Ajouter le sel, le poivre et le poivre de Cayenne. Laisser mijoter 10 minutes.</v>
       </c>
-      <c r="C10"/>
-[...4 lines deleted...]
-      <c r="B11" t="s">
+      <c r="C11"/>
+      <c r="D11"/>
+    </row>
+    <row r="12">
+      <c r="A12"/>
+      <c r="B12" t="s">
         <v>142</v>
       </c>
-      <c r="C11" s="11">
+      <c r="C12" s="11">
         <f>'Besoins'!$B$2*10</f>
         <v>10</v>
       </c>
-      <c r="D11" t="s">
-[...15 lines deleted...]
-        <v>kg</v>
+      <c r="D12" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B24</f>
-        <v>Tomates en dés surgelées IQF</v>
+        <f>Besoins!B22</f>
+        <v>Échalotte hachée IQF</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E24</f>
-        <v>2.5</v>
+        <f>Besoins!E22</f>
+        <v>0.5</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F24</f>
+        <f>Besoins!F22</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B21</f>
-        <v>Ail haché IQF</v>
+        <f>Besoins!B23</f>
+        <v>Tomates en dés surgelées IQF</v>
       </c>
       <c r="C14" s="11">
-        <f>Besoins!E21</f>
-        <v>0.1</v>
+        <f>Besoins!E23</f>
+        <v>2.5</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F21</f>
+        <f>Besoins!F23</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
-      <c r="B15" t="s">
+      <c r="B15" t="str">
+        <f>Besoins!B20</f>
+        <v>Ail haché IQF</v>
+      </c>
+      <c r="C15" s="11">
+        <f>Besoins!E20</f>
+        <v>0.1</v>
+      </c>
+      <c r="D15" t="str">
+        <f>Besoins!F20</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="s">
         <v>143</v>
       </c>
-      <c r="C15" s="11">
+      <c r="C16" s="11">
         <f>'Besoins'!$B$2*3</f>
         <v>3</v>
       </c>
-      <c r="D15" t="s">
-[...15 lines deleted...]
-        <v>kg</v>
+      <c r="D16" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B12</f>
-        <v>Poivre noir moulu</v>
+        <f>Besoins!B19</f>
+        <v>Sel fin de cuisine</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E12</f>
-        <v>0.007</v>
+        <f>Besoins!E19</f>
+        <v>0.073</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
         <f>Besoins!B11</f>
-        <v>Piment de Cayenne</v>
+        <v>Poivre noir moulu</v>
       </c>
       <c r="C18" s="11">
         <f>Besoins!E11</f>
-        <v>0.008</v>
+        <v>0.007</v>
       </c>
       <c r="D18" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
-        <f>Besoins!B22</f>
+        <f>Besoins!B10</f>
+        <v>Piment de Cayenne</v>
+      </c>
+      <c r="C19" s="11">
+        <f>Besoins!E10</f>
+        <v>0.008</v>
+      </c>
+      <c r="D19" t="str">
+        <f>Besoins!F10</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20"/>
+      <c r="B20" t="str">
+        <f>Besoins!B21</f>
         <v>Carottes en dés 10x10mm surgelées (Pinguin)</v>
       </c>
-      <c r="C19" s="11">
-        <f>Besoins!E22</f>
+      <c r="C20" s="11">
+        <f>Besoins!E21</f>
         <v>1</v>
       </c>
-      <c r="D19" t="str">
-        <f>Besoins!F22</f>
+      <c r="D20" t="str">
+        <f>Besoins!F21</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="20">
-      <c r="A20" t="s" s="17">
+    <row r="21">
+      <c r="A21" t="s" s="16">
         <v>144</v>
       </c>
-      <c r="B20" t="str" s="14">
+      <c r="B21" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Cuire l'émincé de calamar — Préchauffer le four sur la position vapeur. Répartir le calamar dans 4 bacs GN 1/1 H 100 perforés. Étager les bacs sur l'échelle de four. Enfourner et cuire 20 minutes à la vapeur. Laisser égoutter les calamars dans le four.</v>
       </c>
-      <c r="C20"/>
-[...3 lines deleted...]
-      <c r="A21" t="s" s="17">
+      <c r="C21"/>
+      <c r="D21"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="16">
         <v>145</v>
       </c>
-      <c r="B21" t="str" s="14">
+      <c r="B22" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Terminer la sauce — Ajouter à la sauce l'estragon haché, la crème, le concentré de crustacés et le cognac. Sans la chinoiser, émulsionner la sauce au mixeur pour la rendre homogène et onctueuse. Rectifier l'assaisonnement, la consistance et éventuellement la couleur. Au besoin, ajouter un peu de tomate concentrée. Les légumes contenus et mixés dans la sauce serviront de complément de liaison au roux.</v>
       </c>
-      <c r="C21"/>
-[...15 lines deleted...]
-      </c>
+      <c r="C22"/>
+      <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="str">
+        <f>Besoins!B8</f>
+        <v>Cognac VS (flambé, sauce)</v>
+      </c>
+      <c r="C23" s="11">
+        <f>Besoins!E8</f>
+        <v>0.08</v>
+      </c>
+      <c r="D23" t="str">
+        <f>Besoins!F8</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24"/>
+      <c r="B24" t="str">
         <f>Besoins!B18</f>
         <v>Crème fraîche liquide 15% MG allégée</v>
       </c>
-      <c r="C23" s="11">
+      <c r="C24" s="11">
         <f>Besoins!E18</f>
         <v>2</v>
       </c>
-      <c r="D23" t="str">
+      <c r="D24" t="str">
         <f>Besoins!F18</f>
         <v>lt</v>
       </c>
     </row>
-    <row r="24">
-[...1 lines deleted...]
-      <c r="B24" t="s">
+    <row r="25">
+      <c r="A25"/>
+      <c r="B25" t="s">
         <v>146</v>
       </c>
-      <c r="C24" s="11">
+      <c r="C25" s="11">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
-      <c r="D24" t="s">
-[...6 lines deleted...]
-        <f>Besoins!B13</f>
+      <c r="D25" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26"/>
+      <c r="B26" t="str">
+        <f>Besoins!B12</f>
         <v>Estragon séché</v>
       </c>
-      <c r="C25" s="11">
-        <f>Besoins!E13</f>
+      <c r="C26" s="11">
+        <f>Besoins!E12</f>
         <v>0.05</v>
       </c>
-      <c r="D25" t="str">
-        <f>Besoins!F13</f>
+      <c r="D26" t="str">
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="26">
-      <c r="A26" t="s" s="17">
+    <row r="27">
+      <c r="A27" t="s" s="16">
         <v>147</v>
       </c>
-      <c r="B26" t="str" s="14">
+      <c r="B27" t="str" s="13">
         <f>Procedure!D8</f>
         <v>Terminer la préparation du calamar — Préchauffer le four sur la position chaleur mixte à +160 °C. Mettre les calamars égouttés dans 4 bacs GN 1/1 H 100. Verser la sauce sur les calamars. Agiter les bacs d'un mouvement circulaire pour lier les éléments entre eux. Couvrir. Remettre sur l'échelle de cuisson, enfourner et laisser mijoter 10 minutes. Respecter la procédure de fin de cuisson. Stocker en armoire chaude et maintenir à +63 °C en attente de consommation.</v>
       </c>
-      <c r="C26"/>
-[...3 lines deleted...]
-      <c r="A27" t="s" s="17">
+      <c r="C27"/>
+      <c r="D27"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="s" s="16">
         <v>148</v>
       </c>
-      <c r="B27" t="str" s="14">
+      <c r="B28" t="str" s="13">
         <f>Procedure!D9</f>
         <v>Servir — Dresser les calamars à l'américaine sur assiette, napper de sauce et accompagner de riz pilaf.</v>
       </c>
-      <c r="C27"/>
-[...4 lines deleted...]
-      <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
-      <c r="A29" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A29"/>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
-      <c r="A30" t="s" s="17">
+      <c r="A30" t="s" s="15">
+        <v>149</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="s" s="16">
         <v>137</v>
       </c>
-      <c r="B30" t="str" s="14">
+      <c r="B31" t="str" s="13">
         <f>Procedure!D10</f>
         <v>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
-      <c r="C30"/>
-[...15 lines deleted...]
-      </c>
+      <c r="C31"/>
+      <c r="D31"/>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="str">
-        <f>Besoins!B15</f>
-        <v>Fumet de Crustacés déshydraté (Knorr Professional)</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C32" s="11">
-        <f>Besoins!E15</f>
-        <v>0.25</v>
+        <f>Besoins!E7</f>
+        <v>9.75</v>
       </c>
       <c r="D32" t="str">
-        <f>Besoins!F15</f>
-        <v>kg</v>
+        <f>Besoins!F7</f>
+        <v>lt</v>
       </c>
     </row>
     <row r="33">
       <c r="A33"/>
-      <c r="B33"/>
-[...1 lines deleted...]
-      <c r="D33"/>
+      <c r="B33" t="str">
+        <f>Besoins!B14</f>
+        <v>Fumet de Crustacés déshydraté (Knorr Professional)</v>
+      </c>
+      <c r="C33" s="11">
+        <f>Besoins!E14</f>
+        <v>0.25</v>
+      </c>
+      <c r="D33" t="str">
+        <f>Besoins!F14</f>
+        <v>kg</v>
+      </c>
     </row>
     <row r="34">
-      <c r="A34" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A34"/>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
-      <c r="A35" t="s" s="17">
+      <c r="A35" t="s" s="15">
+        <v>150</v>
+      </c>
+      <c r="B35"/>
+      <c r="C35"/>
+      <c r="D35"/>
+    </row>
+    <row r="36">
+      <c r="A36" t="s" s="16">
         <v>137</v>
       </c>
-      <c r="B35" t="str" s="14">
+      <c r="B36" t="str" s="13">
         <f>Procedure!D11</f>
         <v>Utiliser directement le fonds naturel, sans dilution — reconditionnement en cuisine.</v>
       </c>
-      <c r="C35"/>
-[...15 lines deleted...]
-      </c>
+      <c r="C36"/>
+      <c r="D36"/>
     </row>
     <row r="37">
       <c r="A37"/>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37" t="str">
+        <f>Besoins!B15</f>
+        <v>Fonds Naturel Fumet de Crustacés prêt-à-l'emploi (CHEF, Nestlé Professional)</v>
+      </c>
+      <c r="C37" s="11">
+        <f>Besoins!E15</f>
+        <v>0.1</v>
+      </c>
+      <c r="D37" t="str">
+        <f>Besoins!F15</f>
+        <v>lt</v>
+      </c>
     </row>
     <row r="38">
-      <c r="A38" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A38"/>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
     </row>
     <row r="39">
-      <c r="A39" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A39" t="s" s="15">
+        <v>151</v>
+      </c>
+      <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
     </row>
     <row r="40">
-      <c r="A40"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A40" t="s" s="16">
+        <v>137</v>
+      </c>
+      <c r="B40" t="str" s="13">
+        <f>"[METTRE EN PLACE] "&amp;Procedure!D12</f>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40"/>
     </row>
     <row r="41">
       <c r="A41"/>
       <c r="B41" t="str">
-        <f>Besoins!B10</f>
-[...24 lines deleted...]
-      <c r="B43" t="str">
         <f>Besoins!B16</f>
         <v>Beurre de cuisine bloc 10 kg</v>
       </c>
-      <c r="C43" s="11">
+      <c r="C41" s="11">
         <f>Besoins!E16</f>
         <v>0.6</v>
       </c>
-      <c r="D43" t="str">
+      <c r="D41" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
+    <row r="42">
+      <c r="A42"/>
+      <c r="B42" t="str">
+        <f>Besoins!B13</f>
+        <v>Farine de blé T55</v>
+      </c>
+      <c r="C42" s="11">
+        <f>Besoins!E13</f>
+        <v>0.6</v>
+      </c>
+      <c r="D42" t="str">
+        <f>Besoins!F13</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s" s="16">
+        <v>138</v>
+      </c>
+      <c r="B43" t="str" s="13">
+        <f>"[ÉTUVER] "&amp;Procedure!D13</f>
+        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</v>
+      </c>
+      <c r="C43"/>
+      <c r="D43"/>
+    </row>
     <row r="44">
-      <c r="A44"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A44" t="s" s="16">
+        <v>139</v>
+      </c>
+      <c r="B44" t="str" s="13">
+        <f>"[RÉDUIRE] "&amp;Procedure!D14</f>
+        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</v>
+      </c>
+      <c r="C44"/>
+      <c r="D44"/>
     </row>
     <row r="45">
-      <c r="A45" t="s" s="17">
-[...4 lines deleted...]
-        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</v>
+      <c r="A45"/>
+      <c r="B45" t="str" s="17">
+        <f>"ℹ "&amp;Procedure!E14</f>
+        <v>ℹ</v>
       </c>
       <c r="C45"/>
       <c r="D45"/>
     </row>
     <row r="46">
-      <c r="A46"/>
-[...2 lines deleted...]
-        <v>ℹ</v>
+      <c r="A46" t="s" s="16">
+        <v>141</v>
+      </c>
+      <c r="B46" t="str" s="13">
+        <f>"[REFROIDIR] "&amp;Procedure!D15</f>
+        <v>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</v>
       </c>
       <c r="C46"/>
       <c r="D46"/>
     </row>
     <row r="47">
-      <c r="A47" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A47"/>
+      <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
     </row>
     <row r="48">
-      <c r="A48"/>
+      <c r="A48" t="s" s="18">
+        <v>22</v>
+      </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
-    </row>
-[...6 lines deleted...]
-      <c r="D49"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="22">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B8:D8"/>
-    <mergeCell ref="B10:D10"/>
-    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B11:D11"/>
     <mergeCell ref="B21:D21"/>
-    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B22:D22"/>
     <mergeCell ref="B27:D27"/>
-    <mergeCell ref="A29:D29"/>
-[...5 lines deleted...]
-    <mergeCell ref="B42:D42"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="A35:D35"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="B40:D40"/>
+    <mergeCell ref="B43:D43"/>
+    <mergeCell ref="B44:D44"/>
     <mergeCell ref="B45:D45"/>
     <mergeCell ref="B46:D46"/>
-    <mergeCell ref="B47:D47"/>
-    <mergeCell ref="A49:D49"/>
+    <mergeCell ref="A48:D48"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>CALAMARS À L'AMÉRICAINE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>