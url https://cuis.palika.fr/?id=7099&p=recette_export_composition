--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -50,165 +50,165 @@
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>CALAMARS À L'AMÉRICAINE</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Poissons collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ENCORNET congelé (entier) moyen Import</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>Poissons surgelés</t>
+    <t>Poissons et fruits de mer surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de crustacés reconstitué (collectivité)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
-[...2 lines deleted...]
-    <t>Matières diverses (à trier)</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fumet de Crustacés déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fonds naturel fumet de crustacés prêt à l'emploi (collectivité)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fonds Naturel Fumet de Crustacés prêt-à-l'emploi (CHEF, Nestlé Professional)</t>
   </si>
   <si>
-    <t>Condiments et sauces</t>
+    <t>Fonds liquides prêts à l'emploi</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Échalotte hachée IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Carottes en dés 10x10mm surgelées (Pinguin)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Estragon séché</t>
   </si>
   <si>
     <t>Herbes aromatiques séchées</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Cognac VS (flambé, sauce)</t>
   </si>
   <si>
     <t>Spiritueux et liqueurs cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ VIN BLANC CUISSON (L)</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Vin blanc bib 10L UE</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
-    <t>Boissons</t>
+    <t>Vins et bières de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Roux Blanc</t>
+    <t xml:space="preserve">    ↳ ROUX BLANC</t>
   </si>
   <si>
     <t>Roux et liaisons de base</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ farine de blé tamisée type 55</t>
-[...2 lines deleted...]
-    <t>Épicerie salée</t>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>