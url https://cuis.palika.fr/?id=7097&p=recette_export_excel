--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,202 +17,202 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="138">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>FILETS DE LIEU CRÉCY</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_083</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Poissons collectivité (GRO.POISSONS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 23:55</t>
+    <t>31/10/2026 01:07</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...2 lines deleted...]
-    <t>00000061</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
-    <t>Matières diverses (à trier)</t>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
+    <t>EPI-PIMENT-CAYE</t>
+  </si>
+  <si>
+    <t>Piment de Cayenne</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>EPI-POIVRE-NOIR</t>
+  </si>
+  <si>
+    <t>Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
     <t>CHEF-CONC-CHAMPI</t>
   </si>
   <si>
     <t>Concentré Liquide Champignons (CHEF, Nestlé Professional)</t>
   </si>
   <si>
-    <t>Condiments et sauces</t>
-[...26 lines deleted...]
-    <t>Poivre noir moulu</t>
+    <t>Fonds concentrés et extraits</t>
   </si>
   <si>
     <t>FOND-POISS-CONC</t>
   </si>
   <si>
     <t>Fumet de poisson concentré</t>
   </si>
   <si>
-    <t>Fonds concentrés et extraits</t>
-[...1 lines deleted...]
-  <si>
     <t>KNORR-FUMET-POIS</t>
   </si>
   <si>
     <t>Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>BEU-CUISINE</t>
   </si>
   <si>
     <t>Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>CRE-FRAICHE-LI</t>
@@ -298,186 +298,183 @@
   <si>
     <t xml:space="preserve">    ↳ CERFEUIL (KG)</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ CERFEUIL France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Concentré liquide champignons (collectivité)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Concentré Liquide Champignons (CHEF, Nestlé Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de poisson concentré</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Roux Blanc</t>
+    <t xml:space="preserve">    ↳ ROUX BLANC</t>
   </si>
   <si>
     <t>Roux et liaisons de base</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ farine de blé tamisée type 55</t>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DISSOUDRE</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
     <t>Concentré liquide champignons (collectivité)</t>
   </si>
   <si>
     <t>Utiliser directement le concentré liquide, sans dilution — reconditionnement en cuisine.</t>
   </si>
   <si>
-    <t>Roux Blanc</t>
+    <t>ROUX BLANC</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+    <t>Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
   </si>
   <si>
     <t>ÉTUVER</t>
   </si>
   <si>
     <t>RÉDUIRE</t>
   </si>
   <si>
     <t>3 à 4 min</t>
   </si>
   <si>
     <t>REFROIDIR</t>
   </si>
   <si>
-    <t>Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiche technique — FILETS DE LIEU CRÉCY</t>
   </si>
   <si>
     <t>FILETS DE LIEU CRÉCY  GRO_CDC_083</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    CERFEUIL (KG) (conv.)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Roux Blanc</t>
+    <t xml:space="preserve">    ROUX BLANC</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t xml:space="preserve">    Concentré liquide champignons (collectivité)</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>↳ Fumet de poisson reconstitue (collectivite)  GRO-FUMET-POISS</t>
   </si>
   <si>
     <t>↳ Concentré liquide champignons (collectivité)  GRO-CC-CHAMPI-CH</t>
   </si>
   <si>
-    <t>↳ Roux Blanc  00SAU_REC001</t>
+    <t>↳ ROUX BLANC  GRO_CDR_B280</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -546,66 +543,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
@@ -655,1041 +649,1043 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>331.13509</v>
+        <v>298.250934</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>3.3113509</v>
+        <v>2.98250934</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>331.13509</v>
+        <v>298.250934</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
-        <v>31</v>
+      <c r="A7" t="s">
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>7.88</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>7.88</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0.003</f>
-        <v>0.02364</v>
+        <f>E7*0.0043</f>
+        <v>0.033884</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.1</v>
+        <v>0.008</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.1</v>
+        <v>0.008</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*64.8</f>
-        <v>6.48</v>
+        <f>E8*9.8</f>
+        <v>0.0784</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="12">
+      <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C9" t="s">
         <v>38</v>
       </c>
-      <c r="B9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D9" s="9">
-        <v>0.6</v>
+        <v>0.007</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.6</v>
+        <v>0.007</v>
       </c>
       <c r="F9" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D10" s="9">
-        <v>0.008</v>
+        <v>0.6</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.008</v>
+        <v>0.6</v>
       </c>
       <c r="F10" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*9.8</f>
-        <v>0.0784</v>
+        <f>E10*0.56</f>
+        <v>0.336</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D11" s="9">
-        <v>0.007</v>
+        <v>0.1</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.007</v>
+        <v>0.1</v>
       </c>
       <c r="F11" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*12.5</f>
-        <v>0.0875</v>
+        <f>E11*64.8</f>
+        <v>6.48</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="D12" s="9">
         <v>0.1</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F12" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="G12" s="4">
         <f>E12*30</f>
         <v>3</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" t="s">
         <v>52</v>
       </c>
       <c r="D13" s="9">
         <v>0.12</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.12</v>
       </c>
       <c r="F13" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*0</f>
-        <v>0</v>
+        <f>E13*23.08</f>
+        <v>2.7696</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" t="s">
         <v>55</v>
       </c>
       <c r="D14" s="9">
         <v>0.6</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>0.6</v>
       </c>
       <c r="F14" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="G14" s="4">
         <f>E14*4.9</f>
         <v>2.94</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="9">
         <v>1.25</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>1.25</v>
       </c>
       <c r="F15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="G15" s="4">
         <f>E15*5.2</f>
         <v>6.5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" t="s">
         <v>60</v>
       </c>
       <c r="D16" s="9">
         <v>2</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>2</v>
       </c>
       <c r="F16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G16" s="4">
         <f>E16*2.2</f>
         <v>4.4</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="9">
         <v>6.666667</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>6.666667</v>
       </c>
       <c r="F17" t="s">
         <v>64</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*5.9999997</f>
-        <v>40</v>
+        <f>E17*0.59999997</f>
+        <v>4</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="9">
         <v>14</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
         <v>14</v>
       </c>
       <c r="F18" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="G18" s="4">
         <f>E18*16</f>
         <v>224</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" t="s">
         <v>70</v>
       </c>
       <c r="D19" s="9">
         <v>0.073</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
         <v>0.073</v>
       </c>
       <c r="F19" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="G19" s="4">
         <f>E19*0.35</f>
         <v>0.02555</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" t="s">
         <v>73</v>
       </c>
       <c r="D20" s="9">
         <v>10</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
         <v>10</v>
       </c>
       <c r="F20" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="G20" s="4">
         <f>E20*4.36</f>
         <v>43.6</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21" t="s" s="3">
         <v>74</v>
       </c>
-      <c r="G21" s="13">
+      <c r="G21" s="12">
         <f>SUM(G7:G20)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>75</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>76</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>77</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>78</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>79</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>81</v>
       </c>
       <c r="C3" t="s">
         <v>82</v>
       </c>
       <c r="D3" s="11">
         <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F3" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>83</v>
       </c>
       <c r="C4" t="s">
         <v>82</v>
       </c>
       <c r="D4" s="11">
         <v>10</v>
       </c>
       <c r="E4" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F4" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>84</v>
       </c>
       <c r="C5" t="s">
         <v>82</v>
       </c>
       <c r="D5" s="11">
         <v>0.25</v>
       </c>
       <c r="E5" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>85</v>
       </c>
       <c r="C6" t="s">
         <v>79</v>
       </c>
       <c r="D6" s="11">
         <v>0.2</v>
       </c>
       <c r="E6" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F6" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>87</v>
       </c>
       <c r="C7" t="s">
         <v>82</v>
       </c>
       <c r="D7" s="11">
         <v>6.667</v>
       </c>
       <c r="E7" t="s">
         <v>64</v>
       </c>
       <c r="F7" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>88</v>
       </c>
       <c r="C8" t="s">
         <v>82</v>
       </c>
       <c r="D8" s="11">
         <v>0.073</v>
       </c>
       <c r="E8" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>89</v>
       </c>
       <c r="C9" t="s">
         <v>82</v>
       </c>
       <c r="D9" s="11">
         <v>0.007</v>
       </c>
       <c r="E9" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F9" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>90</v>
       </c>
       <c r="C10" t="s">
         <v>82</v>
       </c>
       <c r="D10" s="11">
         <v>0.008</v>
       </c>
       <c r="E10" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>91</v>
       </c>
       <c r="C11" t="s">
         <v>79</v>
       </c>
       <c r="D11" s="11">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>93</v>
       </c>
       <c r="C12" t="s">
         <v>82</v>
       </c>
       <c r="D12" s="11">
         <v>7.88</v>
       </c>
       <c r="E12" t="s">
+        <v>35</v>
+      </c>
+      <c r="F12" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
         <v>94</v>
       </c>
       <c r="C13" t="s">
         <v>82</v>
       </c>
       <c r="D13" s="11">
         <v>0.12</v>
       </c>
       <c r="E13" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F13" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
         <v>95</v>
       </c>
       <c r="C14" t="s">
         <v>79</v>
       </c>
       <c r="D14" s="11">
         <v>0.1</v>
       </c>
       <c r="E14" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F14" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>96</v>
       </c>
       <c r="C15" t="s">
         <v>82</v>
       </c>
       <c r="D15" s="11">
         <v>0.1</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
         <v>97</v>
       </c>
       <c r="C16" t="s">
         <v>82</v>
       </c>
       <c r="D16" s="11">
         <v>0.1</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F16" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
         <v>98</v>
       </c>
       <c r="C17" t="s">
         <v>82</v>
       </c>
       <c r="D17" s="11">
         <v>2</v>
       </c>
       <c r="E17" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F17" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
         <v>84</v>
       </c>
       <c r="C18" t="s">
         <v>82</v>
       </c>
       <c r="D18" s="11">
         <v>1</v>
       </c>
       <c r="E18" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F18" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
         <v>99</v>
       </c>
       <c r="C19" t="s">
         <v>79</v>
       </c>
       <c r="D19" s="11">
         <v>1.2</v>
       </c>
       <c r="E19" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F19" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2</v>
       </c>
       <c r="B20" t="s">
         <v>101</v>
       </c>
       <c r="C20" t="s">
         <v>82</v>
       </c>
       <c r="D20" s="11">
         <v>0.6</v>
       </c>
       <c r="E20" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F20" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2</v>
       </c>
       <c r="B21" t="s">
         <v>102</v>
       </c>
       <c r="C21" t="s">
         <v>82</v>
       </c>
       <c r="D21" s="11">
         <v>0.6</v>
       </c>
       <c r="E21" t="s">
+        <v>39</v>
+      </c>
+      <c r="F21" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
@@ -1702,823 +1698,795 @@
       </c>
       <c r="B1" t="s" s="2">
         <v>104</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>105</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>106</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>107</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>108</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="14">
+      <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Préparations préliminaires — La veille : décongeler le poisson suivant la procédure. Habiller, portionner, laver et égoutter le poisson dans un bac GN 2/1 H 200 en polycarbonate muni d'une grille égouttoir. Couvrir et réserver au froid. Déconditionner les galets de purée de carotte surgelés suivant la procédure et les mettre dans 2 bacs GN 1/1 H 100. Réserver au froid. Laver et désinfecter le cerfeuil suivant la procédure. Effeuiller le cerfeuil. Réserver. Dans une petite russe, faire fondre 250 g de beurre. Au pinceau, badigeonner le fond de 8 bacs GN 1/1 H 25 perforés. Saler et poivrer le fond des bacs. Réserver.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Confectionner le roux — Dans un rondeau, faire fondre le beurre. Ajouter la farine tamisée. Remuer au fouet. Cuire le roux sans coloration. Refroidir le roux dans le rondeau qui servira ultérieurement à la confection de la sauce.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="14">
+      <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Réchauffer la purée de carotte — Préchauffer le four en position mixte à +160 °C. Couvrir les deux bacs contenant les galets de purée de carotte et les mettre au four. Remuer de temps en temps avec une spatule en cours de réchauffage. Beurrer la purée. Rectifier l'assaisonnement. Couvrir et réserver au chaud à +63 °C.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="inlineStr" s="14">
+      <c r="D6" t="inlineStr" s="13">
         <is>
           <t>Confectionner la sauce — Dans un rondeau, réaliser le fumet de poisson à partir de fond déshydraté en se reportant aux recommandations du fabricant. Verser le fumet bouillant sur le roux froid. Mélanger à l'aide d'un fouet. Porter à ébullition puis réduire la source de chaleur et cuire à feu doux le velouté. Ajouter le concentré de poisson et le concentré de champignons. Remuer au fouet. Ajouter la crème fraîche. Monter la sauce au mixeur pour lui donner de l'onctuosité. Ajouter 1/5 de la purée de carotte. Mixer à nouveau. Rectifier l'assaisonnement. Réserver le reste de la purée de carotte pour la garniture. Respecter la procédure de fin de cuisson. Réserver la sauce dans deux bacs GN 1/1 H 200. Filmer les deux bacs. Stocker en armoire chaude et maintenir une température de +63 °C en attente de consommation.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="14"/>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="inlineStr" s="14">
+      <c r="D7" t="inlineStr" s="13">
         <is>
           <t>Marquer la cuisson du poisson — Disposer 12 portions de poisson dans chaque bac beurré et assaisonné. Étager les bacs garnis sur l'échelle de cuisson. Poser la sonde de cuisson au cœur d'une portion. Enfourner l'échelle. Cuire au four à chaleur mixte à +160 °C. Atteindre la température à cœur à +63 °C en fin de cuisson. Respecter la procédure de fin de cuisson. Couvrir et stocker en armoire chaude. Maintenir à une température de +63 °C en attente de consommation.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="14"/>
+      <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8"/>
-      <c r="D8" t="inlineStr" s="14">
+      <c r="D8" t="inlineStr" s="13">
         <is>
           <t>Dresser et servir — Dresser les filets de poisson. Napper de sauce Crécy. Décorer l'assiette d'une rosace de purée de carotte pochée à la douille cannelée et d'une feuille de cerfeuil.</t>
         </is>
       </c>
-      <c r="E8" t="s" s="14"/>
+      <c r="E8" t="s" s="13"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>109</v>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
       <c r="C9" t="s">
         <v>110</v>
       </c>
-      <c r="D9" t="s" s="14">
+      <c r="D9" t="s" s="13">
         <v>111</v>
       </c>
-      <c r="E9" t="s" s="14"/>
+      <c r="E9" t="s" s="13"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>112</v>
       </c>
       <c r="B10">
         <v>1</v>
       </c>
       <c r="C10"/>
-      <c r="D10" t="s" s="14">
+      <c r="D10" t="s" s="13">
         <v>113</v>
       </c>
-      <c r="E10" t="s" s="14"/>
+      <c r="E10" t="s" s="13"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>114</v>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
       <c r="C11" t="s">
         <v>115</v>
       </c>
-      <c r="D11" t="s" s="14">
+      <c r="D11" t="s" s="13">
         <v>116</v>
       </c>
-      <c r="E11" t="s" s="14"/>
+      <c r="E11" t="s" s="13"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>114</v>
       </c>
       <c r="B12">
         <v>2</v>
       </c>
       <c r="C12" t="s">
         <v>117</v>
       </c>
-      <c r="D12" t="inlineStr" s="14">
+      <c r="D12" t="inlineStr" s="13">
         <is>
-          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</t>
+          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
         </is>
       </c>
-      <c r="E12" t="s" s="14"/>
+      <c r="E12" t="s" s="13"/>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>114</v>
       </c>
       <c r="B13">
         <v>3</v>
       </c>
       <c r="C13" t="s">
         <v>118</v>
       </c>
-      <c r="D13" t="inlineStr" s="14">
+      <c r="D13" t="inlineStr" s="13">
         <is>
-          <t>Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</t>
+          <t>Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</t>
         </is>
       </c>
-      <c r="E13" t="s" s="14">
+      <c r="E13" t="s" s="13">
         <v>119</v>
       </c>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>114</v>
       </c>
       <c r="B14">
         <v>4</v>
       </c>
       <c r="C14" t="s">
         <v>120</v>
       </c>
-      <c r="D14" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E14" t="s" s="14"/>
+      <c r="D14" t="inlineStr" s="13">
+        <is>
+          <t>Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
+        </is>
+      </c>
+      <c r="E14" t="s" s="13"/>
       <c r="F14"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D46"/>
+  <dimension ref="A1:D44"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"GRO_CDC_083 · GRO.POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_083 · GRO.POISSONS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>123</v>
+      <c r="A4" t="s" s="15">
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>123</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="14">
+      <c r="A6" t="s" s="16">
+        <v>124</v>
+      </c>
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — La veille : décongeler le poisson suivant la procédure. Habiller, portionner, laver et égoutter le poisson dans un bac GN 2/1 H 200 en polycarbonate muni d'une grille égouttoir. Couvrir et réserver au froid. Déconditionner les galets de purée de carotte surgelés suivant la procédure et les mettre dans 2 bacs GN 1/1 H 100. Réserver au froid. Laver et désinfecter le cerfeuil suivant la procédure. Effeuiller le cerfeuil. Réserver. Dans une petite russe, faire fondre 250 g de beurre. Au pinceau, badigeonner le fond de 8 bacs GN 1/1 H 25 perforés. Saler et poivrer le fond des bacs. Réserver.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B18</f>
         <v>LIEU jaune (filet) France</v>
       </c>
       <c r="C7" s="11">
         <f>Besoins!E18</f>
         <v>14</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C8" s="11">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="D8" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C9" s="11">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="D9" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
         <f>Besoins!B19</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C10" s="11">
         <f>Besoins!E19</f>
         <v>0.073</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B9</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E9</f>
         <v>0.007</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C12" s="11">
         <f>'Besoins'!$B$2*1</f>
         <v>1</v>
       </c>
       <c r="D12" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B13" t="str" s="14">
+      <c r="A13" t="s" s="16">
+        <v>127</v>
+      </c>
+      <c r="B13" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Confectionner le roux — Dans un rondeau, faire fondre le beurre. Ajouter la farine tamisée. Remuer au fouet. Cuire le roux sans coloration. Refroidir le roux dans le rondeau qui servira ultérieurement à la confection de la sauce.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C14" s="11">
         <f>'Besoins'!$B$2*1.2</f>
         <v>1.2</v>
       </c>
       <c r="D14" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B15" t="str" s="14">
+      <c r="A15" t="s" s="16">
+        <v>129</v>
+      </c>
+      <c r="B15" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Réchauffer la purée de carotte — Préchauffer le four en position mixte à +160 °C. Couvrir les deux bacs contenant les galets de purée de carotte et les mettre au four. Remuer de temps en temps avec une spatule en cours de réchauffage. Beurrer la purée. Rectifier l'assaisonnement. Couvrir et réserver au chaud à +63 °C.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
         <f>Besoins!B20</f>
         <v>Purée de carottes nature surgelée</v>
       </c>
       <c r="C16" s="11">
         <f>Besoins!E20</f>
         <v>10</v>
       </c>
       <c r="D16" t="str">
         <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B17" t="str" s="14">
+      <c r="A17" t="s" s="16">
+        <v>130</v>
+      </c>
+      <c r="B17" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Confectionner la sauce — Dans un rondeau, réaliser le fumet de poisson à partir de fond déshydraté en se reportant aux recommandations du fabricant. Verser le fumet bouillant sur le roux froid. Mélanger à l'aide d'un fouet. Porter à ébullition puis réduire la source de chaleur et cuire à feu doux le velouté. Ajouter le concentré de poisson et le concentré de champignons. Remuer au fouet. Ajouter la crème fraîche. Monter la sauce au mixeur pour lui donner de l'onctuosité. Ajouter 1/5 de la purée de carotte. Mixer à nouveau. Rectifier l'assaisonnement. Réserver le reste de la purée de carotte pour la garniture. Respecter la procédure de fin de cuisson. Réserver la sauce dans deux bacs GN 1/1 H 200. Filmer les deux bacs. Stocker en armoire chaude et maintenir une température de +63 °C en attente de consommation.</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B8</f>
         <v>Piment de Cayenne</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E8</f>
         <v>0.008</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C19" s="11">
         <f>'Besoins'!$B$2*8</f>
         <v>8</v>
       </c>
       <c r="D19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C20" s="11">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="D20" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
         <f>Besoins!B12</f>
         <v>Fumet de poisson concentré</v>
       </c>
       <c r="C21" s="11">
         <f>Besoins!E12</f>
         <v>0.1</v>
       </c>
       <c r="D21" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
         <f>Besoins!B16</f>
         <v>Crème fraîche liquide 15% MG allégée</v>
       </c>
       <c r="C22" s="11">
         <f>Besoins!E16</f>
         <v>2</v>
       </c>
       <c r="D22" t="str">
         <f>Besoins!F16</f>
         <v>lt</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B23" t="str" s="14">
+      <c r="A23" t="s" s="16">
+        <v>133</v>
+      </c>
+      <c r="B23" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Marquer la cuisson du poisson — Disposer 12 portions de poisson dans chaque bac beurré et assaisonné. Étager les bacs garnis sur l'échelle de cuisson. Poser la sonde de cuisson au cœur d'une portion. Enfourner l'échelle. Cuire au four à chaleur mixte à +160 °C. Atteindre la température à cœur à +63 °C en fin de cuisson. Respecter la procédure de fin de cuisson. Couvrir et stocker en armoire chaude. Maintenir à une température de +63 °C en attente de consommation.</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
-      <c r="A24" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B24" t="str" s="14">
+      <c r="A24" t="s" s="16">
+        <v>134</v>
+      </c>
+      <c r="B24" t="str" s="13">
         <f>Procedure!D8</f>
         <v>Dresser et servir — Dresser les filets de poisson. Napper de sauce Crécy. Décorer l'assiette d'une rosace de purée de carotte pochée à la douille cannelée et d'une feuille de cerfeuil.</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
-      <c r="A26" t="s" s="16">
-        <v>136</v>
+      <c r="A26" t="s" s="15">
+        <v>135</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
-      <c r="A27" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B27" t="str" s="14">
+      <c r="A27" t="s" s="16">
+        <v>123</v>
+      </c>
+      <c r="B27" t="str" s="13">
         <f>"[DISSOUDRE] "&amp;Procedure!D9</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="str">
         <f>Besoins!B7</f>
-        <v>EAU</v>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C28" s="11">
         <f>Besoins!E7</f>
         <v>7.88</v>
       </c>
       <c r="D28" t="str">
         <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="str">
         <f>Besoins!B13</f>
         <v>Fumet de Poisson déshydraté (Knorr Professional)</v>
       </c>
       <c r="C29" s="11">
         <f>Besoins!E13</f>
         <v>0.12</v>
       </c>
       <c r="D29" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
-      <c r="A31" t="s" s="16">
-        <v>137</v>
+      <c r="A31" t="s" s="15">
+        <v>136</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
-      <c r="A32" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B32" t="str" s="14">
+      <c r="A32" t="s" s="16">
+        <v>123</v>
+      </c>
+      <c r="B32" t="str" s="13">
         <f>Procedure!D10</f>
         <v>Utiliser directement le concentré liquide, sans dilution — reconditionnement en cuisine.</v>
       </c>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B11</f>
         <v>Concentré Liquide Champignons (CHEF, Nestlé Professional)</v>
       </c>
       <c r="C33" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E11</f>
         <v>0.1</v>
       </c>
       <c r="D33" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F11</f>
         <v>lt</v>
       </c>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
-      <c r="A35" t="s" s="16">
-        <v>138</v>
+      <c r="A35" t="s" s="15">
+        <v>137</v>
       </c>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36">
-      <c r="A36" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B36" t="str" s="14">
+      <c r="A36" t="s" s="16">
+        <v>123</v>
+      </c>
+      <c r="B36" t="str" s="13">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D11</f>
-        <v>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
       </c>
       <c r="C36"/>
       <c r="D36"/>
     </row>
     <row r="37">
       <c r="A37"/>
       <c r="B37" t="str">
         <f>Besoins!B14</f>
         <v>Beurre de cuisine bloc 10 kg</v>
       </c>
       <c r="C37" s="11">
         <f>Besoins!E14</f>
         <v>0.6</v>
       </c>
       <c r="D37" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="38">
       <c r="A38"/>
       <c r="B38" t="str">
-        <f>Besoins!B9</f>
-        <v>farine de blé tamisée type 55</v>
+        <f>Besoins!B10</f>
+        <v>Farine de blé T55</v>
       </c>
       <c r="C38" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E10</f>
         <v>0.6</v>
       </c>
       <c r="D38" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B39" t="str" s="14">
+      <c r="A39" t="s" s="16">
+        <v>124</v>
+      </c>
+      <c r="B39" t="str" s="13">
         <f>"[ÉTUVER] "&amp;Procedure!D12</f>
-        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</v>
+        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</v>
       </c>
       <c r="C39"/>
       <c r="D39"/>
     </row>
     <row r="40">
-      <c r="A40"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A40" t="s" s="16">
+        <v>127</v>
+      </c>
+      <c r="B40" t="str" s="13">
+        <f>"[RÉDUIRE] "&amp;Procedure!D13</f>
+        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40"/>
     </row>
     <row r="41">
       <c r="A41"/>
-      <c r="B41" t="str">
-[...10 lines deleted...]
-      </c>
+      <c r="B41" t="str" s="17">
+        <f>"ℹ "&amp;Procedure!E13</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C41"/>
+      <c r="D41"/>
     </row>
     <row r="42">
-      <c r="A42" t="s" s="17">
-[...4 lines deleted...]
-        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</v>
+      <c r="A42" t="s" s="16">
+        <v>129</v>
+      </c>
+      <c r="B42" t="str" s="13">
+        <f>"[REFROIDIR] "&amp;Procedure!D14</f>
+        <v>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</v>
       </c>
       <c r="C42"/>
       <c r="D42"/>
     </row>
     <row r="43">
       <c r="A43"/>
-      <c r="B43" t="str" s="18">
-[...2 lines deleted...]
-      </c>
+      <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
     </row>
     <row r="44">
-      <c r="A44" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A44" t="s" s="18">
+        <v>22</v>
+      </c>
+      <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
-    </row>
-[...12 lines deleted...]
-      <c r="D46"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="21">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="A26:D26"/>
     <mergeCell ref="B27:D27"/>
     <mergeCell ref="A31:D31"/>
     <mergeCell ref="B32:D32"/>
     <mergeCell ref="A35:D35"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="B39:D39"/>
+    <mergeCell ref="B40:D40"/>
+    <mergeCell ref="B41:D41"/>
     <mergeCell ref="B42:D42"/>
-    <mergeCell ref="B43:D43"/>
-[...1 lines deleted...]
-    <mergeCell ref="A46:D46"/>
+    <mergeCell ref="A44:D44"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>FILETS DE LIEU CRÉCY</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>