--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Composition" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>FILETS DE LIEU CRÉCY</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
@@ -104,96 +104,93 @@
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
-[...2 lines deleted...]
-    <t>Matières diverses (à trier)</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Concentré liquide champignons (collectivité)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Concentré Liquide Champignons (CHEF, Nestlé Professional)</t>
   </si>
   <si>
-    <t>Condiments et sauces</t>
+    <t>Fonds concentrés et extraits</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de poisson concentré</t>
   </si>
   <si>
-    <t>Fonds concentrés et extraits</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Roux Blanc</t>
+    <t xml:space="preserve">    ↳ ROUX BLANC</t>
   </si>
   <si>
     <t>Roux et liaisons de base</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ farine de blé tamisée type 55</t>
-[...2 lines deleted...]
-    <t>Épicerie salée</t>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
@@ -560,151 +557,151 @@
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
         <v>38</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" s="3">
         <v>0.1</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="3">
         <v>2</v>
       </c>
       <c r="E17" t="s">
         <v>29</v>
       </c>
       <c r="F17" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
         <v>16</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" s="3">
         <v>1</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C19" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="3">
         <v>1.2</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="3">
         <v>0.6</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2</v>
       </c>
       <c r="B21" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="3">
         <v>0.6</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>FILETS DE LIEU CRÉCY</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>