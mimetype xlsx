--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -47,51 +47,51 @@
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>FILETS DE POISSON À L'ÉTUVÉE DE POIREAUX  GRO_CDC_082</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Filets de colin lieu</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Poireaux coupés en rondelles surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ANETH (KG) (conv.)</t>
   </si>
   <si>
-    <t xml:space="preserve">    Citron jaune frais (zeste/jus) — à réactualiser</t>
+    <t xml:space="preserve">    Citron jaune (pièce) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">    Fécule de pomme de terre</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
@@ -224,51 +224,51 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E30"/>
+  <dimension ref="A1:E31"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -472,206 +472,220 @@
       </c>
       <c r="C18" s="10">
         <f>B2*0.003</f>
         <v>0.3</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="10">
         <f>B2*0.1</f>
         <v>10</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
-      <c r="A20" t="s" s="11">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="10">
+        <f>B2*0.02</f>
+        <v>2</v>
+      </c>
+      <c r="D20" t="s">
+        <v>3</v>
+      </c>
+      <c r="E20" t="s" s="8"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="11">
         <v>19</v>
       </c>
-      <c r="B20" t="inlineStr" s="12">
+      <c r="B21" t="inlineStr" s="12">
         <is>
           <t>Cuire la fondue de poireaux — Dans une sauteuse, faire fondre 750 g de beurre et faire suer les poireaux émincés. Saler et poivrer en cours de cuisson. Faire fondre sans coloration à couvert. Au terme de la cuisson, réserver la fondue de poireaux dans un bac GN 1/1 H 150. Couvrir ou filmer le bac et réserver au chaud en attente d'utilisation. Récupérer et filtrer le jus de cuisson des poireaux dans une petite russe. Réserver au chaud en attente d'utilisation.</t>
         </is>
       </c>
-      <c r="C20"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C21"/>
+      <c r="D21"/>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C22" s="10">
-        <f>B2*0.00073</f>
-        <v>0.073</v>
+        <f>B2*0.06</f>
+        <v>6</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C23" s="10">
-        <f>B2*0.00007</f>
-        <v>0.007</v>
+        <f>B2*0.00073</f>
+        <v>0.073</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="10">
+        <f>B2*0.00007</f>
+        <v>0.007</v>
+      </c>
+      <c r="D24" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" t="s" s="8"/>
+    </row>
+    <row r="25">
+      <c r="A25"/>
+      <c r="B25" t="s">
         <v>15</v>
       </c>
-      <c r="C24" s="10">
+      <c r="C25" s="10">
         <f>B2*0.00008</f>
         <v>0.008</v>
       </c>
-      <c r="D24" t="s">
-[...5 lines deleted...]
-      <c r="A25" t="s" s="11">
+      <c r="D25" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" t="s" s="8"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="11">
         <v>20</v>
       </c>
-      <c r="B25" t="inlineStr" s="12">
+      <c r="B26" t="inlineStr" s="12">
         <is>
           <t>Marquer la cuisson des filets de poisson — Préchauffer le four sur la position vapeur. Répartir les pluches d'aneth sur le fond des bacs beurrés. Saler et poivrer. Plaquer 12 portions de poisson sur chaque bac. Poser la sonde de cuisson au cœur d'une portion de poisson. Étager les 8 bacs garnis sur l'échelle de cuisson. Enfourner et cuire les filets de poisson à la vapeur. Atteindre +63 °C en fin de cuisson. Respecter la procédure de fin de cuisson. Stocker en armoire chaude et maintenir à la température de +63 °C en attente de consommation.</t>
         </is>
       </c>
-      <c r="C25"/>
-[...5 lines deleted...]
-      <c r="B26" t="s">
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26" t="s" s="8"/>
+    </row>
+    <row r="27">
+      <c r="A27"/>
+      <c r="B27" t="s">
         <v>7</v>
       </c>
-      <c r="C26" s="10">
+      <c r="C27" s="10">
         <f>B2*0.14</f>
         <v>14</v>
       </c>
-      <c r="D26" t="s">
-[...5 lines deleted...]
-      <c r="A27" t="s" s="11">
+      <c r="D27" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" t="s" s="8"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="s" s="11">
         <v>21</v>
       </c>
-      <c r="B27" t="inlineStr" s="12">
+      <c r="B28" t="inlineStr" s="12">
         <is>
           <t>Confectionner le beurre monté émulsionné au jus de poireaux — Chauffer la cuve du batteur sous l'eau chaude. Porter à ébullition le jus de cuisson des poireaux. Dans la cuve du batteur, mettre le jus de poireaux bouillant. Au fouet, en deuxième vitesse, incorporer les dés de beurre et émulsionner. En fin de montage, pour maintenir la consistance de l'émulsion, adjoindre 50 g de fécule de pommes de terre préalablement délayée dans un peu de jus de poireaux ou d'eau.</t>
         </is>
       </c>
-      <c r="C27"/>
-[...5 lines deleted...]
-      <c r="B28" t="s">
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28" t="s" s="8"/>
+    </row>
+    <row r="29">
+      <c r="A29"/>
+      <c r="B29" t="s">
         <v>16</v>
       </c>
-      <c r="C28" s="10">
+      <c r="C29" s="10">
         <f>B2*0.0005</f>
         <v>0.05</v>
       </c>
-      <c r="D28" t="s">
-[...5 lines deleted...]
-      <c r="A29" t="s" s="11">
+      <c r="D29" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" t="s" s="8"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="s" s="11">
         <v>22</v>
       </c>
-      <c r="B29" t="inlineStr" s="12">
+      <c r="B30" t="inlineStr" s="12">
         <is>
           <t>Dresser et servir — Dresser dans une assiette un lit de fondue de poireaux, déposer dessus un filet de poisson. Napper de beurre émulsionné au jus de poireaux. Persiller légèrement.</t>
         </is>
       </c>
-      <c r="C29"/>
-[...7 lines deleted...]
-      <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30" t="s" s="8"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="s" s="13">
+        <v>23</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B17:D17"/>
-    <mergeCell ref="B20:D20"/>
-[...3 lines deleted...]
-    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="A31:D31"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>FILETS DE POISSON À L'ÉTUVÉE DE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>