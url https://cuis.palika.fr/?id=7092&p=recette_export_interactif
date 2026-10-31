--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -11,88 +11,94 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="FILETS DE POISSON SAFRANÉS AUX " sheetId="1" r:id="rId1"/>
     <sheet name="BEURRE BLANC" sheetId="2" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
   <si>
     <t>FILETS DE POISSON SAFRANÉS AUX PETITS LÉGUMES</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>FILETS DE POISSON SAFRANÉS AUX PETITS LÉGUMES  GRO_CDC_081</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Filets de colin lieu</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    mosaïque de légumes brunoise crus</t>
+    <t xml:space="preserve">    Brunoise de légumes surgelée</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    BEURRE BLANC — voir l'onglet "BEURRE BLANC"</t>
   </si>
   <si>
+    <t xml:space="preserve">    Jus citron pulco (L) (conv.)</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
     <t xml:space="preserve">    Safran filaments (Iran)</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    Piment de Cayenne</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>Cuire la brunoise — Préchauffer le four sur la position vapeur. Cuire la brunoise à la vapeur pendant 7 à 8 minutes. Vérifier la cuisson. Réserver au chaud.</t>
@@ -101,53 +107,50 @@
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>BEURRE BLANC</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
     <t>référence : 100 pc — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>BEURRE BLANC  GRO_CDC_207A</t>
   </si>
   <si>
     <t xml:space="preserve">    Échalotes ciselées surgelées</t>
   </si>
   <si>
     <t xml:space="preserve">    VINAIGRE VIN ROUGE (L) (conv.)</t>
-  </si>
-[...1 lines deleted...]
-    <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Vinaigre blanc d'alcool</t>
   </si>
   <si>
     <t xml:space="preserve">    Crème fraîche épaisse 30% MG</t>
   </si>
   <si>
     <t xml:space="preserve">    Fécule de pomme de terre</t>
   </si>
   <si>
     <t xml:space="preserve">    Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre blanc moulu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
@@ -264,51 +267,51 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E30"/>
+  <dimension ref="A1:E32"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -386,755 +389,783 @@
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="10">
         <f>B2*8</f>
         <v>800</v>
       </c>
       <c r="D9" t="s">
         <v>3</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.00006</f>
-        <v>0.006</v>
+        <f>B2*0.001</f>
+        <v>0.1</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C11" s="10">
-        <f>B2*0.00073</f>
-        <v>0.073</v>
+        <f>B2*0.00006</f>
+        <v>0.006</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C12" s="10">
-        <f>B2*0.00007</f>
-        <v>0.007</v>
+        <f>B2*0.00073</f>
+        <v>0.073</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C13" s="10">
+        <f>B2*0.00007</f>
+        <v>0.007</v>
+      </c>
+      <c r="D13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" t="s" s="8"/>
+    </row>
+    <row r="14">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="10">
         <f>B2*0.00008</f>
         <v>0.008</v>
       </c>
-      <c r="D13" t="s">
-[...8 lines deleted...]
-      <c r="D14"/>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="11">
-[...2 lines deleted...]
-      <c r="B15" t="inlineStr" s="12">
+      <c r="A15"/>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15" t="s" s="8"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="11">
+        <v>18</v>
+      </c>
+      <c r="B16" t="inlineStr" s="12">
         <is>
           <t>Mise en place du poste de travail — Vérifier les DLC, peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
-      <c r="C15"/>
-[...7 lines deleted...]
-      <c r="B16" t="inlineStr" s="12">
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16" t="s" s="8"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="11">
+        <v>19</v>
+      </c>
+      <c r="B17" t="inlineStr" s="12">
         <is>
           <t>Préparations préliminaires — La veille : décongeler le poisson suivant la procédure. Habiller, portionner, laver et égoutter le poisson. Réserver dans un bac GN 2/1 H 200 en polycarbonate muni d'une grille égouttoir. Réserver au froid. Déconditionner la brunoise de légumes suivant la procédure. Mettre la brunoise dans deux bacs GN 1/1 H 100 perforés. Réserver au froid. Dans une petite russe, faire fondre 250g de beurre. Au pinceau, badigeonner de beurre fondu 8 bacs GN 1/1 H 25. Saler et poivrer le fond des bacs. Réserver.</t>
         </is>
       </c>
-      <c r="C16"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C17"/>
+      <c r="D17"/>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C18" s="10">
-        <f>B2*0.08</f>
-        <v>8</v>
+        <f>B2*0.14</f>
+        <v>14</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C19" s="10">
-        <f>B2*0.0025</f>
-        <v>0.25</v>
+        <f>B2*0.08</f>
+        <v>8</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C20" s="10">
-        <f>B2*0.00073</f>
-        <v>0.073</v>
+        <f>B2*0.0025</f>
+        <v>0.25</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C21" s="10">
-        <f>B2*0.00007</f>
-        <v>0.007</v>
+        <f>B2*0.00073</f>
+        <v>0.073</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C22" s="10">
+        <f>B2*0.00007</f>
+        <v>0.007</v>
+      </c>
+      <c r="D22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" t="s" s="8"/>
+    </row>
+    <row r="23">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="10">
         <f>B2*0.00008</f>
         <v>0.008</v>
       </c>
-      <c r="D22" t="s">
-[...8 lines deleted...]
-      <c r="B23" t="inlineStr" s="12">
+      <c r="D23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" t="s" s="8"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="s" s="11">
+        <v>20</v>
+      </c>
+      <c r="B24" t="inlineStr" s="12">
         <is>
           <t>Confectionner la sauce — Réaliser le beurre blanc (voir la recette au chapitre des sauces). Safraner la sauce beurre blanc. Ajouter quelques gouttes de citron. Rectifier l'assaisonnement. Réserver dans un bac GN 1/1 H 150. Filmer le bac ce qui évitera de tamponner la surface de la sauce. Respecter la procédure de fin de cuisson. Réserver au chaud à +63°C en attente d'utilisation.</t>
         </is>
       </c>
-      <c r="C23"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C24"/>
+      <c r="D24"/>
       <c r="E24" t="s" s="8"/>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="10">
+        <f>B2*8</f>
+        <v>800</v>
+      </c>
+      <c r="D25" t="s">
+        <v>3</v>
+      </c>
+      <c r="E25" t="s" s="8"/>
+    </row>
+    <row r="26">
+      <c r="A26"/>
+      <c r="B26" t="s">
         <v>12</v>
       </c>
-      <c r="C25" s="10">
-[...16 lines deleted...]
-      <c r="D26"/>
+      <c r="C26" s="10">
+        <f>B2*0.001</f>
+        <v>0.1</v>
+      </c>
+      <c r="D26" t="s">
+        <v>13</v>
+      </c>
       <c r="E26" t="s" s="8"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C27" s="10">
-        <f>B2*0.08</f>
-        <v>8</v>
+        <f>B2*0.00006</f>
+        <v>0.006</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27" t="s" s="8"/>
     </row>
     <row r="28">
       <c r="A28" t="s" s="11">
         <v>21</v>
       </c>
-      <c r="B28" t="inlineStr" s="12">
+      <c r="B28" t="s" s="12">
+        <v>22</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28" t="s" s="8"/>
+    </row>
+    <row r="29">
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" s="10">
+        <f>B2*0.08</f>
+        <v>8</v>
+      </c>
+      <c r="D29" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" t="s" s="8"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="s" s="11">
+        <v>23</v>
+      </c>
+      <c r="B30" t="inlineStr" s="12">
         <is>
           <t>Marquer la cuisson du poisson — Disposer 12 portions de poisson dans chaque bac beurré. Saler et poivrer le poisson. Poser la sonde de cuisson au cœur d'une portion. Étager les bacs garnis sur l'échelle de cuisson en les espaçant pour faciliter la cuisson. Enfourner l'échelle de cuisson. Cuire à la vapeur. Atteindre la température de +63°C au cœur de la portion en fin de cuisson. Respecter la procédure de fin de cuisson. Stocker en armoire chaude et maintenir à une température de +63°C en attente de consommation.</t>
         </is>
       </c>
-      <c r="C28"/>
-[...7 lines deleted...]
-      <c r="B29" t="inlineStr" s="12">
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30" t="s" s="8"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="s" s="11">
+        <v>24</v>
+      </c>
+      <c r="B31" t="inlineStr" s="12">
         <is>
           <t>Dresser et servir — Dans l'assiette, faire un lit de brunoise de légumes. Déposer une portion de poisson sur le lit de légumes. Napper de sauce beurre blanc. Parsemer quelques légumes sur la sauce pour le décor.</t>
         </is>
       </c>
-      <c r="C29"/>
-[...10 lines deleted...]
-      <c r="E30" t="s" s="8"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31" t="s" s="8"/>
+    </row>
+    <row r="32">
+      <c r="A32" t="s" s="13">
+        <v>25</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
-    <mergeCell ref="B23:D23"/>
-    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B24:D24"/>
     <mergeCell ref="B28:D28"/>
-    <mergeCell ref="B29:D29"/>
-    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="A32:D32"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E32"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B2" s="14">
         <v>800</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s" s="7">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="10">
         <f>B2*0.045</f>
         <v>36</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C7" s="10">
         <f>B2*0.01</f>
         <v>8</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C8" s="10">
         <f>B2*0.02</f>
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C9" s="10">
         <f>B2*0.01</f>
         <v>8</v>
       </c>
       <c r="D9" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C10" s="10">
         <f>B2*0.005</f>
         <v>4</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.0003</f>
         <v>0.24</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C12" s="10">
         <f>B2*0.02</f>
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C13" s="10">
         <f>B2*0.0005</f>
         <v>0.4</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C14" s="10">
         <f>B2*0.00015</f>
         <v>0.12</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C15" s="10">
         <f>B2*0.00003</f>
         <v>0.024</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17" t="s" s="11">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B17" t="inlineStr" s="12">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18" t="s" s="11">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B18" t="inlineStr" s="12">
         <is>
           <t>Préparations préliminaires — Déconditionner les échalotes ciselées suivant la procédure. Réserver dans une calotte. Couper le beurre en parcelles de 1cm de côté environ.</t>
         </is>
       </c>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C19" s="10">
         <f>B2*0.01</f>
         <v>8</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
       <c r="A20" t="s" s="11">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B20" t="inlineStr" s="12">
         <is>
           <t>Faire la réduction pour le beurre blanc — Dans une russe, mettre les échalotes ciselées, le vin blanc et le vinaigre de vin blanc. Porter à ébullition. Réduire aux 4/5, presque à complète évaporation du liquide. Le liquide réduit doit être à la hauteur des échalotes. Ajouter à la réduction la crème fraîche épaisse. Porter la crème à ébullition, la crème va se liquéfier, puis laisser réduire 2 à 3 minutes.</t>
         </is>
       </c>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C21" s="10">
         <f>B2*0.01</f>
         <v>8</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C22" s="10">
         <f>B2*0.02</f>
         <v>16</v>
       </c>
       <c r="D22" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C23" s="10">
         <f>B2*0.01</f>
         <v>8</v>
       </c>
       <c r="D23" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C24" s="10">
         <f>B2*0.005</f>
         <v>4</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
       <c r="E24" t="s" s="8"/>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C25" s="10">
         <f>B2*0.02</f>
         <v>16</v>
       </c>
       <c r="D25" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="E25" t="s" s="8"/>
     </row>
     <row r="26">
       <c r="A26" t="s" s="11">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B26" t="inlineStr" s="12">
         <is>
           <t>Terminer l'élaboration du beurre blanc — Verser la réduction dans une petite cuve de batteur. Mettre la cuve au bain-marie à +70°C environ. Au fouet à main ou électrique, incorporer progressivement à la réduction les parcelles de beurre. Fouetter vivement afin de bien émulsionner le beurre blanc. Terminer le montage de l'émulsion au batteur en deuxième vitesse. Saler et poivrer le beurre blanc. Facultatif : pour stabiliser l'émulsion durant le service, ajouter en fin de montage la fécule de pomme de terre légèrement délayée dans un peu d'eau. Débarrasser le beurre dans un bac GN 1/2 H 200. Filmer. Maintenir au chaud en attente de consommation.</t>
         </is>
       </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26" t="s" s="8"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="s">
         <v>10</v>
       </c>
       <c r="C27" s="10">
         <f>B2*0.045</f>
         <v>36</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27" t="s" s="8"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C28" s="10">
         <f>B2*0.0003</f>
         <v>0.24</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28" t="s" s="8"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C29" s="10">
         <f>B2*0.0005</f>
         <v>0.4</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29" t="s" s="8"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C30" s="10">
         <f>B2*0.00015</f>
         <v>0.12</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30" t="s" s="8"/>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C31" s="10">
         <f>B2*0.00003</f>
         <v>0.024</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
       <c r="E31" t="s" s="8"/>
     </row>
     <row r="32">
       <c r="A32" t="s" s="13">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="7">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="A32:D32"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>