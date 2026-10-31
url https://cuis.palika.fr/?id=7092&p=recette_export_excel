--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,343 +17,361 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="130">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>FILETS DE POISSON SAFRANÉS AUX PETITS LÉGUMES</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_081</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Poissons collectivité (GRO.POISSONS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 00:36</t>
+    <t>31/10/2026 02:08</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>VIN-BLANC-CUI</t>
   </si>
   <si>
     <t>Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
+    <t>VINAIGRE-BLA</t>
+  </si>
+  <si>
+    <t>Vinaigre blanc d'alcool</t>
+  </si>
+  <si>
+    <t>Vinaigres et acides</t>
+  </si>
+  <si>
+    <t>RNME101406</t>
+  </si>
+  <si>
+    <t>Vinaigre vin rouge 6° bouteille 1,5L</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
     <t>EPI-PIMENT-CAYE</t>
   </si>
   <si>
     <t>Piment de Cayenne</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>EPI-POIVRE-BLAN</t>
   </si>
   <si>
     <t>Poivre blanc moulu</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>EPI-SAFRAN</t>
   </si>
   <si>
     <t>Safran filaments (Iran)</t>
   </si>
   <si>
-    <t>RNME101406</t>
-[...10 lines deleted...]
-  <si>
     <t>FEC-PDT</t>
   </si>
   <si>
     <t>Fécule de pomme de terre</t>
   </si>
   <si>
     <t>Semoules &amp; amidons</t>
   </si>
   <si>
+    <t>RNME101408</t>
+  </si>
+  <si>
+    <t>Jus de citron type pulco 70cl</t>
+  </si>
+  <si>
+    <t>Agrumes</t>
+  </si>
+  <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>CRE-FRAICHE-EP</t>
   </si>
   <si>
     <t>Crème fraîche épaisse 30% MG</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
-    <t>00002093</t>
-[...7 lines deleted...]
-  <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
-    <t>VINAIGRE-BLA</t>
-[...2 lines deleted...]
-    <t>Vinaigre blanc d'alcool</t>
+    <t>RNMS00777</t>
+  </si>
+  <si>
+    <t>Brunoise de légumes surgelée</t>
+  </si>
+  <si>
+    <t>Légumes surgelés</t>
   </si>
   <si>
     <t>ECHALOTE-CI-SURG</t>
   </si>
   <si>
     <t>Échalotes ciselées surgelées</t>
   </si>
   <si>
-    <t>Légumes surgelés</t>
-[...1 lines deleted...]
-  <si>
     <t>RNMS00433</t>
   </si>
   <si>
     <t>Filets de colin lieu</t>
   </si>
   <si>
     <t>Poissons et fruits de mer surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Poissons collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Filets de colin lieu</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ mosaïque de légumes brunoise crus</t>
+    <t xml:space="preserve">    ↳ Brunoise de légumes surgelée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ BEURRE BLANC</t>
   </si>
   <si>
     <t>Sauces collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Échalotes ciselées surgelées</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ VINAIGRE VIN ROUGE (L)</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ Vinaigre vin rouge 6° bouteille 1,5L</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Vinaigre blanc d'alcool</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Crème fraîche épaisse 30% MG</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fécule de pomme de terre</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Poivre blanc moulu</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Piment de Cayenne</t>
   </si>
   <si>
+    <t xml:space="preserve">    ↳ Jus citron pulco (L)</t>
+  </si>
+  <si>
+    <t>Conversions fruits frais (P→K)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Jus de citron type pulco 70cl</t>
+  </si>
+  <si>
     <t xml:space="preserve">    ↳ Safran filaments (Iran)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
@@ -371,50 +389,53 @@
     <t>Fiche technique — FILETS DE POISSON SAFRANÉS AUX PETITS LÉGUMES</t>
   </si>
   <si>
     <t>FILETS DE POISSON SAFRANÉS AUX PETITS LÉGUMES  GRO_CDC_081</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Piment de Cayenne</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t xml:space="preserve">    BEURRE BLANC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Jus citron pulco (L) (conv.)</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>↳ BEURRE BLANC  GRO_CDC_207A</t>
   </si>
   <si>
     <t xml:space="preserve">    VINAIGRE VIN ROUGE (L) (conv.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
@@ -492,66 +513,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
@@ -598,1736 +616,1816 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>574.69598333333</v>
+        <v>597.38360238095</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>5.7469598333333</v>
+        <v>5.9738360238095</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>574.69598333333</v>
+        <v>597.38360238095</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:G21"/>
+  <dimension ref="A1:G22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>16</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>16</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
         <f>E7*2.8</f>
         <v>44.8</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.032</v>
+        <v>8</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.032</v>
+        <v>8</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*9.8</f>
-        <v>0.3136</v>
+        <f>E8*0.8</f>
+        <v>6.4</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D9" s="9">
-        <v>0.12</v>
+        <v>10.666667</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.12</v>
+        <v>10.666667</v>
       </c>
       <c r="F9" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*14.8</f>
-        <v>1.776</v>
+        <f>E9*1.7899999441</f>
+        <v>19.093333</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="D10" s="9">
-        <v>0.007</v>
+        <v>0.032</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.007</v>
+        <v>0.032</v>
       </c>
       <c r="F10" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*12.5</f>
-        <v>0.0875</v>
+        <f>E10*9.8</f>
+        <v>0.3136</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" t="s">
         <v>44</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="9">
-        <v>0.006</v>
+        <v>0.12</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.006</v>
+        <v>0.12</v>
       </c>
       <c r="F11" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*2800</f>
-        <v>16.8</v>
+        <f>E11*14.8</f>
+        <v>1.776</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D12" s="9">
-        <v>10.666667</v>
+        <v>0.007</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>10.666667</v>
+        <v>0.007</v>
       </c>
       <c r="F12" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*1.7899999441</f>
-        <v>19.093333</v>
+        <f>E12*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C13" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D13" s="9">
-        <v>0.24</v>
+        <v>0.006</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.24</v>
+        <v>0.006</v>
       </c>
       <c r="F13" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*1.5</f>
-        <v>0.36</v>
+        <f>E13*2800</f>
+        <v>16.8</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="9">
-        <v>36.25</v>
+        <v>0.24</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>36.25</v>
+        <v>0.24</v>
       </c>
       <c r="F14" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*5.2</f>
-        <v>188.5</v>
+        <f>E14*1.5</f>
+        <v>0.36</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" t="s">
         <v>57</v>
       </c>
       <c r="D15" s="9">
-        <v>4</v>
+        <v>0.133333</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>4</v>
+        <v>0.133333</v>
       </c>
       <c r="F15" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*3.1</f>
-        <v>12.4</v>
+        <f>E15*8.1571632501</f>
+        <v>1.087619</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="12">
+      <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" t="s">
         <v>60</v>
       </c>
       <c r="D16" s="9">
-        <v>8</v>
+        <v>36.25</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>8</v>
+        <v>36.25</v>
       </c>
       <c r="F16" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*0</f>
-        <v>0</v>
+        <f>E16*5.2</f>
+        <v>188.5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="9">
-        <v>0.473</v>
+        <v>4</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>0.473</v>
+        <v>4</v>
       </c>
       <c r="F17" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*0.35</f>
-        <v>0.16555</v>
+        <f>E17*3.1</f>
+        <v>12.4</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D18" s="9">
-        <v>8</v>
+        <v>0.473</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
-        <v>8</v>
+        <v>0.473</v>
       </c>
       <c r="F18" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G18" s="4">
-        <f>E18*0.8</f>
-        <v>6.4</v>
+        <f>E18*0.35</f>
+        <v>0.16555</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D19" s="9">
         <v>8</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
         <v>8</v>
       </c>
       <c r="F19" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G19" s="4">
-        <f>E19*7.5</f>
-        <v>60</v>
+        <f>E19*2.7</f>
+        <v>21.6</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" t="s">
+        <v>71</v>
+      </c>
+      <c r="C20" t="s">
         <v>69</v>
       </c>
-      <c r="B20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D20" s="9">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
+        <v>8</v>
+      </c>
+      <c r="F20" t="s">
+        <v>45</v>
+      </c>
+      <c r="G20" s="4">
+        <f>E20*7.5</f>
+        <v>60</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>72</v>
+      </c>
+      <c r="B21" t="s">
+        <v>73</v>
+      </c>
+      <c r="C21" t="s">
+        <v>74</v>
+      </c>
+      <c r="D21" s="9">
         <v>14</v>
       </c>
-      <c r="F20" t="s">
-[...3 lines deleted...]
-        <f>E20*16</f>
+      <c r="E21" s="11">
+        <f>D21*$B$2</f>
+        <v>14</v>
+      </c>
+      <c r="F21" t="s">
+        <v>45</v>
+      </c>
+      <c r="G21" s="4">
+        <f>E21*16</f>
         <v>224</v>
       </c>
     </row>
-    <row r="21">
-[...9 lines deleted...]
-        <f>SUM(G7:G20)</f>
+    <row r="22">
+      <c r="A22"/>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22" t="s" s="3">
+        <v>75</v>
+      </c>
+      <c r="G22" s="12">
+        <f>SUM(G7:G21)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F21"/>
+  <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C3" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D3" s="11">
         <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F3" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D4" s="11">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F4" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C5" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D5" s="11">
         <v>0.25</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F5" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C6" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D6" s="11">
         <v>800</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C7" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D7" s="11">
         <v>36</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F7" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C8" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D8" s="11">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C9" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D9" s="11">
         <v>16</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C10" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D10" s="11">
         <v>10.667</v>
       </c>
       <c r="E10" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="F10" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C11" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D11" s="11">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C12" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D12" s="11">
         <v>4</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F12" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C13" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D13" s="11">
         <v>0.24</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C14" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D14" s="11">
         <v>16</v>
       </c>
       <c r="E14" t="s">
+        <v>35</v>
+      </c>
+      <c r="F14" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C15" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D15" s="11">
         <v>0.4</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F15" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C16" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D16" s="11">
         <v>0.12</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F16" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C17" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D17" s="11">
         <v>0.024</v>
       </c>
       <c r="E17" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F17" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C18" t="s">
         <v>80</v>
       </c>
       <c r="D18" s="11">
-        <v>0.006</v>
+        <v>0.1</v>
       </c>
       <c r="E18" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F18" t="s">
-        <v>37</v>
+        <v>101</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C19" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D19" s="11">
-        <v>0.073</v>
+        <v>0.133</v>
       </c>
       <c r="E19" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F19" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C20" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D20" s="11">
-        <v>0.007</v>
+        <v>0.006</v>
       </c>
       <c r="E20" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F20" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1</v>
       </c>
       <c r="B21" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C21" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D21" s="11">
+        <v>0.073</v>
+      </c>
+      <c r="E21" t="s">
+        <v>45</v>
+      </c>
+      <c r="F21" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>105</v>
+      </c>
+      <c r="C22" t="s">
+        <v>83</v>
+      </c>
+      <c r="D22" s="11">
+        <v>0.007</v>
+      </c>
+      <c r="E22" t="s">
+        <v>45</v>
+      </c>
+      <c r="F22" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>1</v>
+      </c>
+      <c r="B23" t="s">
+        <v>106</v>
+      </c>
+      <c r="C23" t="s">
+        <v>83</v>
+      </c>
+      <c r="D23" s="11">
         <v>0.008</v>
       </c>
-      <c r="E21" t="s">
-[...3 lines deleted...]
-        <v>37</v>
+      <c r="E23" t="s">
+        <v>45</v>
+      </c>
+      <c r="F23" t="s">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>106</v>
+        <v>112</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="14">
+      <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifier les DLC, peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Préparations préliminaires — La veille : décongeler le poisson suivant la procédure. Habiller, portionner, laver et égoutter le poisson. Réserver dans un bac GN 2/1 H 200 en polycarbonate muni d'une grille égouttoir. Réserver au froid. Déconditionner la brunoise de légumes suivant la procédure. Mettre la brunoise dans deux bacs GN 1/1 H 100 perforés. Réserver au froid. Dans une petite russe, faire fondre 250g de beurre. Au pinceau, badigeonner de beurre fondu 8 bacs GN 1/1 H 25. Saler et poivrer le fond des bacs. Réserver.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Confectionner la sauce — Réaliser le beurre blanc (voir la recette au chapitre des sauces). Safraner la sauce beurre blanc. Ajouter quelques gouttes de citron. Rectifier l'assaisonnement. Réserver dans un bac GN 1/1 H 150. Filmer le bac ce qui évitera de tamponner la surface de la sauce. Respecter la procédure de fin de cuisson. Réserver au chaud à +63°C en attente d'utilisation.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E5" t="s" s="14"/>
+      <c r="D5" t="s" s="13">
+        <v>113</v>
+      </c>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="inlineStr" s="14">
+      <c r="D6" t="inlineStr" s="13">
         <is>
           <t>Marquer la cuisson du poisson — Disposer 12 portions de poisson dans chaque bac beurré. Saler et poivrer le poisson. Poser la sonde de cuisson au cœur d'une portion. Étager les bacs garnis sur l'échelle de cuisson en les espaçant pour faciliter la cuisson. Enfourner l'échelle de cuisson. Cuire à la vapeur. Atteindre la température de +63°C au cœur de la portion en fin de cuisson. Respecter la procédure de fin de cuisson. Stocker en armoire chaude et maintenir à une température de +63°C en attente de consommation.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="14"/>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="inlineStr" s="14">
+      <c r="D7" t="inlineStr" s="13">
         <is>
           <t>Dresser et servir — Dans l'assiette, faire un lit de brunoise de légumes. Déposer une portion de poisson sur le lit de légumes. Napper de sauce beurre blanc. Parsemer quelques légumes sur la sauce pour le décor.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="14"/>
+      <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
       <c r="C8"/>
-      <c r="D8" t="inlineStr" s="14">
+      <c r="D8" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E8" t="s" s="14"/>
+      <c r="E8" t="s" s="13"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="B9">
         <v>2</v>
       </c>
       <c r="C9"/>
-      <c r="D9" t="inlineStr" s="14">
+      <c r="D9" t="inlineStr" s="13">
         <is>
           <t>Préparations préliminaires — Déconditionner les échalotes ciselées suivant la procédure. Réserver dans une calotte. Couper le beurre en parcelles de 1cm de côté environ.</t>
         </is>
       </c>
-      <c r="E9" t="s" s="14"/>
+      <c r="E9" t="s" s="13"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="B10">
         <v>3</v>
       </c>
       <c r="C10"/>
-      <c r="D10" t="inlineStr" s="14">
+      <c r="D10" t="inlineStr" s="13">
         <is>
           <t>Faire la réduction pour le beurre blanc — Dans une russe, mettre les échalotes ciselées, le vin blanc et le vinaigre de vin blanc. Porter à ébullition. Réduire aux 4/5, presque à complète évaporation du liquide. Le liquide réduit doit être à la hauteur des échalotes. Ajouter à la réduction la crème fraîche épaisse. Porter la crème à ébullition, la crème va se liquéfier, puis laisser réduire 2 à 3 minutes.</t>
         </is>
       </c>
-      <c r="E10" t="s" s="14"/>
+      <c r="E10" t="s" s="13"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="B11">
         <v>4</v>
       </c>
       <c r="C11"/>
-      <c r="D11" t="inlineStr" s="14">
+      <c r="D11" t="inlineStr" s="13">
         <is>
           <t>Terminer l'élaboration du beurre blanc — Verser la réduction dans une petite cuve de batteur. Mettre la cuve au bain-marie à +70°C environ. Au fouet à main ou électrique, incorporer progressivement à la réduction les parcelles de beurre. Fouetter vivement afin de bien émulsionner le beurre blanc. Terminer le montage de l'émulsion au batteur en deuxième vitesse. Saler et poivrer le beurre blanc. Facultatif : pour stabiliser l'émulsion durant le service, ajouter en fin de montage la fécule de pomme de terre légèrement délayée dans un peu d'eau. Débarrasser le beurre dans un bac GN 1/2 H 200. Filmer. Maintenir au chaud en attente de consommation.</t>
         </is>
       </c>
-      <c r="E11" t="s" s="14"/>
+      <c r="E11" t="s" s="13"/>
       <c r="F11"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D38"/>
+  <dimension ref="A1:D39"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"GRO_CDC_081 · GRO.POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_081 · GRO.POISSONS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>110</v>
+      <c r="A4" t="s" s="15">
+        <v>116</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>117</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les DLC, peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="14">
+      <c r="A6" t="s" s="16">
+        <v>118</v>
+      </c>
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — La veille : décongeler le poisson suivant la procédure. Habiller, portionner, laver et égoutter le poisson. Réserver dans un bac GN 2/1 H 200 en polycarbonate muni d'une grille égouttoir. Réserver au froid. Déconditionner la brunoise de légumes suivant la procédure. Mettre la brunoise dans deux bacs GN 1/1 H 100 perforés. Réserver au froid. Dans une petite russe, faire fondre 250g de beurre. Au pinceau, badigeonner de beurre fondu 8 bacs GN 1/1 H 25. Saler et poivrer le fond des bacs. Réserver.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B20</f>
+        <f>Besoins!B21</f>
         <v>Filets de colin lieu</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E20</f>
+        <f>Besoins!E21</f>
         <v>14</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F20</f>
+        <f>Besoins!F21</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B16</f>
-        <v>mosaïque de légumes brunoise crus</v>
+        <f>Besoins!B19</f>
+        <v>Brunoise de légumes surgelée</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E16</f>
+        <f>Besoins!E19</f>
         <v>8</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="C9" s="11">
         <f>'Besoins'!$B$2*0.25</f>
         <v>0.25</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="C10" s="11">
         <f>'Besoins'!$B$2*0.073</f>
         <v>0.073</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B12</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E12</f>
         <v>0.007</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="C12" s="11">
         <f>'Besoins'!$B$2*0.008</f>
         <v>0.008</v>
       </c>
       <c r="D12" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B13" t="str" s="14">
+      <c r="A13" t="s" s="16">
+        <v>122</v>
+      </c>
+      <c r="B13" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Confectionner la sauce — Réaliser le beurre blanc (voir la recette au chapitre des sauces). Safraner la sauce beurre blanc. Ajouter quelques gouttes de citron. Rectifier l'assaisonnement. Réserver dans un bac GN 1/1 H 150. Filmer le bac ce qui évitera de tamponner la surface de la sauce. Respecter la procédure de fin de cuisson. Réserver au chaud à +63°C en attente d'utilisation.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="C14" s="11">
         <f>'Besoins'!$B$2*800</f>
         <v>800</v>
       </c>
       <c r="D14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
-      <c r="B15" t="str">
-        <f>Besoins!B11</f>
+      <c r="B15" t="s">
+        <v>124</v>
+      </c>
+      <c r="C15" s="11">
+        <f>'Besoins'!$B$2*0.1</f>
+        <v>0.1</v>
+      </c>
+      <c r="D15" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16" t="str">
+        <f>Besoins!B13</f>
         <v>Safran filaments (Iran)</v>
       </c>
-      <c r="C15" s="11">
-        <f>Besoins!E11</f>
+      <c r="C16" s="11">
+        <f>Besoins!E13</f>
         <v>0.006</v>
       </c>
-      <c r="D15" t="str">
-        <f>Besoins!F11</f>
+      <c r="D16" t="str">
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="16">
-[...3 lines deleted...]
-      <c r="B16" t="str" s="14">
+    <row r="17">
+      <c r="A17" t="s" s="16">
+        <v>125</v>
+      </c>
+      <c r="B17" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Cuire la brunoise — Préchauffer le four sur la position vapeur. Cuire la brunoise à la vapeur pendant 7 à 8 minutes. Vérifier la cuisson. Réserver au chaud.</v>
       </c>
-      <c r="C16"/>
-[...9 lines deleted...]
-        <f>Besoins!E16</f>
+      <c r="C17"/>
+      <c r="D17"/>
+    </row>
+    <row r="18">
+      <c r="A18"/>
+      <c r="B18" t="str">
+        <f>Besoins!B19</f>
+        <v>Brunoise de légumes surgelée</v>
+      </c>
+      <c r="C18" s="11">
+        <f>Besoins!E19</f>
         <v>8</v>
       </c>
-      <c r="D17" t="str">
-        <f>Besoins!F16</f>
+      <c r="D18" t="str">
+        <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="18">
-[...3 lines deleted...]
-      <c r="B18" t="str" s="14">
+    <row r="19">
+      <c r="A19" t="s" s="16">
+        <v>126</v>
+      </c>
+      <c r="B19" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Marquer la cuisson du poisson — Disposer 12 portions de poisson dans chaque bac beurré. Saler et poivrer le poisson. Poser la sonde de cuisson au cœur d'une portion. Étager les bacs garnis sur l'échelle de cuisson en les espaçant pour faciliter la cuisson. Enfourner l'échelle de cuisson. Cuire à la vapeur. Atteindre la température de +63°C au cœur de la portion en fin de cuisson. Respecter la procédure de fin de cuisson. Stocker en armoire chaude et maintenir à une température de +63°C en attente de consommation.</v>
       </c>
-      <c r="C18"/>
-[...6 lines deleted...]
-      <c r="B19" t="str" s="14">
+      <c r="C19"/>
+      <c r="D19"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="16">
+        <v>127</v>
+      </c>
+      <c r="B20" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Dresser et servir — Dans l'assiette, faire un lit de brunoise de légumes. Déposer une portion de poisson sur le lit de légumes. Napper de sauce beurre blanc. Parsemer quelques légumes sur la sauce pour le décor.</v>
       </c>
-      <c r="C19"/>
-[...4 lines deleted...]
-      <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
-      <c r="A21" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
-      <c r="A22" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B22" t="str" s="14">
+      <c r="A22" t="s" s="15">
+        <v>128</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="16">
+        <v>117</v>
+      </c>
+      <c r="B23" t="str" s="13">
         <f>Procedure!D8</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
-      <c r="C22"/>
-[...6 lines deleted...]
-      <c r="B23" t="str" s="14">
+      <c r="C23"/>
+      <c r="D23"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="s" s="16">
+        <v>118</v>
+      </c>
+      <c r="B24" t="str" s="13">
         <f>Procedure!D9</f>
         <v>Préparations préliminaires — Déconditionner les échalotes ciselées suivant la procédure. Réserver dans une calotte. Couper le beurre en parcelles de 1cm de côté environ.</v>
       </c>
-      <c r="C23"/>
-[...5 lines deleted...]
-        <f>Besoins!B19</f>
+      <c r="C24"/>
+      <c r="D24"/>
+    </row>
+    <row r="25">
+      <c r="A25"/>
+      <c r="B25" t="str">
+        <f>Besoins!B20</f>
         <v>Échalotes ciselées surgelées</v>
       </c>
-      <c r="C24" s="11">
-        <f>Besoins!E19</f>
+      <c r="C25" s="11">
+        <f>Besoins!E20</f>
         <v>8</v>
       </c>
-      <c r="D24" t="str">
-        <f>Besoins!F19</f>
+      <c r="D25" t="str">
+        <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="25">
-[...3 lines deleted...]
-      <c r="B25" t="str" s="14">
+    <row r="26">
+      <c r="A26" t="s" s="16">
+        <v>122</v>
+      </c>
+      <c r="B26" t="str" s="13">
         <f>Procedure!D10</f>
         <v>Faire la réduction pour le beurre blanc — Dans une russe, mettre les échalotes ciselées, le vin blanc et le vinaigre de vin blanc. Porter à ébullition. Réduire aux 4/5, presque à complète évaporation du liquide. Le liquide réduit doit être à la hauteur des échalotes. Ajouter à la réduction la crème fraîche épaisse. Porter la crème à ébullition, la crème va se liquéfier, puis laisser réduire 2 à 3 minutes.</v>
       </c>
-      <c r="C25"/>
-[...15 lines deleted...]
-      </c>
+      <c r="C26"/>
+      <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27"/>
-      <c r="B27" t="s">
-        <v>122</v>
+      <c r="B27" t="str">
+        <f>Besoins!B20</f>
+        <v>Échalotes ciselées surgelées</v>
       </c>
       <c r="C27" s="11">
+        <f>Besoins!E20</f>
+        <v>8</v>
+      </c>
+      <c r="D27" t="str">
+        <f>Besoins!F20</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>129</v>
+      </c>
+      <c r="C28" s="11">
         <f>'Besoins'!$B$2*16</f>
         <v>16</v>
       </c>
-      <c r="D27" t="s">
-[...15 lines deleted...]
-        <v>lt</v>
+      <c r="D28" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="str">
-        <f>Besoins!B15</f>
-        <v>Crème fraîche épaisse 30% MG</v>
+        <f>Besoins!B8</f>
+        <v>Vinaigre blanc d'alcool</v>
       </c>
       <c r="C29" s="11">
-        <f>Besoins!E15</f>
-        <v>4</v>
+        <f>Besoins!E8</f>
+        <v>8</v>
       </c>
       <c r="D29" t="str">
-        <f>Besoins!F15</f>
-        <v>kg</v>
+        <f>Besoins!F8</f>
+        <v>lt</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="str">
+        <f>Besoins!B17</f>
+        <v>Crème fraîche épaisse 30% MG</v>
+      </c>
+      <c r="C30" s="11">
+        <f>Besoins!E17</f>
+        <v>4</v>
+      </c>
+      <c r="D30" t="str">
+        <f>Besoins!F17</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31"/>
+      <c r="B31" t="str">
         <f>Besoins!B7</f>
         <v>Vin blanc sec de cuisson</v>
       </c>
-      <c r="C30" s="11">
+      <c r="C31" s="11">
         <f>Besoins!E7</f>
         <v>16</v>
       </c>
-      <c r="D30" t="str">
+      <c r="D31" t="str">
         <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
-    <row r="31">
-[...3 lines deleted...]
-      <c r="B31" t="str" s="14">
+    <row r="32">
+      <c r="A32" t="s" s="16">
+        <v>125</v>
+      </c>
+      <c r="B32" t="str" s="13">
         <f>Procedure!D11</f>
         <v>Terminer l'élaboration du beurre blanc — Verser la réduction dans une petite cuve de batteur. Mettre la cuve au bain-marie à +70°C environ. Au fouet à main ou électrique, incorporer progressivement à la réduction les parcelles de beurre. Fouetter vivement afin de bien émulsionner le beurre blanc. Terminer le montage de l'émulsion au batteur en deuxième vitesse. Saler et poivrer le beurre blanc. Facultatif : pour stabiliser l'émulsion durant le service, ajouter en fin de montage la fécule de pomme de terre légèrement délayée dans un peu d'eau. Débarrasser le beurre dans un bac GN 1/2 H 200. Filmer. Maintenir au chaud en attente de consommation.</v>
       </c>
-      <c r="C31"/>
-[...7 lines deleted...]
-      <c r="C32" s="11">
+      <c r="C32"/>
+      <c r="D32"/>
+    </row>
+    <row r="33">
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>119</v>
+      </c>
+      <c r="C33" s="11">
         <f>'Besoins'!$B$2*36</f>
         <v>36</v>
       </c>
-      <c r="D32" t="s">
-[...15 lines deleted...]
-        <v>kg</v>
+      <c r="D33" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="34">
       <c r="A34"/>
-      <c r="B34" t="s">
-        <v>114</v>
+      <c r="B34" t="str">
+        <f>Besoins!B14</f>
+        <v>Fécule de pomme de terre</v>
       </c>
       <c r="C34" s="11">
+        <f>Besoins!E14</f>
+        <v>0.24</v>
+      </c>
+      <c r="D34" t="str">
+        <f>Besoins!F14</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>120</v>
+      </c>
+      <c r="C35" s="11">
         <f>'Besoins'!$B$2*0.4</f>
         <v>0.4</v>
       </c>
-      <c r="D34" t="s">
-[...15 lines deleted...]
-        <v>kg</v>
+      <c r="D35" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="36">
       <c r="A36"/>
-      <c r="B36" t="s">
-        <v>115</v>
+      <c r="B36" t="str">
+        <f>Besoins!B11</f>
+        <v>Poivre blanc moulu</v>
       </c>
       <c r="C36" s="11">
+        <f>Besoins!E11</f>
+        <v>0.12</v>
+      </c>
+      <c r="D36" t="str">
+        <f>Besoins!F11</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37"/>
+      <c r="B37" t="s">
+        <v>121</v>
+      </c>
+      <c r="C37" s="11">
         <f>'Besoins'!$B$2*0.024</f>
         <v>0.024</v>
       </c>
-      <c r="D36" t="s">
-[...7 lines deleted...]
-      <c r="D37"/>
+      <c r="D37" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="38">
-      <c r="A38" t="s" s="18">
-[...1 lines deleted...]
-      </c>
+      <c r="A38"/>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
+    </row>
+    <row r="39">
+      <c r="A39" t="s" s="17">
+        <v>22</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="15">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B13:D13"/>
-    <mergeCell ref="B16:D16"/>
-    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="B17:D17"/>
     <mergeCell ref="B19:D19"/>
-    <mergeCell ref="A21:D21"/>
-    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="A22:D22"/>
     <mergeCell ref="B23:D23"/>
-    <mergeCell ref="B25:D25"/>
-[...1 lines deleted...]
-    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="A39:D39"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>FILETS DE POISSON SAFRANÉS AUX </dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>