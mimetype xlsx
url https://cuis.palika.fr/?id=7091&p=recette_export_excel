--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,203 +17,206 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="143">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>FRICASSÉE OCÉANE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_080</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Poissons collectivité (GRO.POISSONS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 01:17</t>
+    <t>31/10/2026 02:54</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>VIN-BLANC-CUI</t>
   </si>
   <si>
     <t>Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
-    <t>lt</t>
-[...8 lines deleted...]
-    <t>Matières diverses (à trier)</t>
+    <t>EPI-POIVRE-NOIR</t>
+  </si>
+  <si>
+    <t>Poivre noir moulu</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>KNORR-FUMET-POIS</t>
+  </si>
+  <si>
+    <t>Fumet de Poisson déshydraté (Knorr Professional)</t>
+  </si>
+  <si>
+    <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>CHEF-FUMET-CRUS</t>
   </si>
   <si>
     <t>Fonds Naturel Fumet de Crustacés prêt-à-l'emploi (CHEF, Nestlé Professional)</t>
   </si>
   <si>
-    <t>Condiments et sauces</t>
-[...29 lines deleted...]
-    <t>Fonds déshydratés et poudres</t>
+    <t>Fonds liquides prêts à l'emploi</t>
   </si>
   <si>
     <t>BEU-CUISINE</t>
   </si>
   <si>
     <t>Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
   <si>
     <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
@@ -226,273 +229,267 @@
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
+    <t>RNMS00780</t>
+  </si>
+  <si>
+    <t>Oignons émincés surgelés</t>
+  </si>
+  <si>
     <t>RNMS00865</t>
   </si>
   <si>
     <t>Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t>FRUIT-MER-CRU</t>
   </si>
   <si>
     <t>Cocktail de fruits de mer surgeles crus</t>
   </si>
   <si>
     <t>Poissons et fruits de mer surgelés</t>
   </si>
   <si>
     <t>RNMS00433</t>
   </si>
   <si>
     <t>Filets de colin lieu</t>
   </si>
   <si>
-    <t>RNMS00780</t>
-[...7 lines deleted...]
-  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Poissons collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Filets de colin lieu</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Cocktail de fruits de mer surgeles crus</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fonds naturel fumet de crustacés prêt à l'emploi (collectivité)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fonds Naturel Fumet de Crustacés prêt-à-l'emploi (CHEF, Nestlé Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oignons émincés surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ PERSIL PLAT (KG)</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ PERSIL simple France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Roux Blanc</t>
+    <t xml:space="preserve">    ↳ ROUX BLANC</t>
   </si>
   <si>
     <t>Roux et liaisons de base</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ farine de blé tamisée type 55</t>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DISSOUDRE</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
     <t>Fonds naturel fumet de crustacés prêt à l'emploi (collectivité)</t>
   </si>
   <si>
     <t>Utiliser directement le fonds naturel, sans dilution — reconditionnement en cuisine.</t>
   </si>
   <si>
-    <t>Roux Blanc</t>
+    <t>ROUX BLANC</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+    <t>Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
   </si>
   <si>
     <t>ÉTUVER</t>
   </si>
   <si>
     <t>RÉDUIRE</t>
   </si>
   <si>
     <t>3 à 4 min</t>
   </si>
   <si>
     <t>REFROIDIR</t>
   </si>
   <si>
-    <t>Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiche technique — FRICASSÉE OCÉANE</t>
   </si>
   <si>
     <t>FRICASSÉE OCÉANE  GRO_CDC_080</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Roux Blanc</t>
+    <t xml:space="preserve">    ROUX BLANC</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t xml:space="preserve">    Fonds naturel fumet de crustacés prêt à l'emploi (collectivité)</t>
   </si>
   <si>
     <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>↳ Fumet de poisson reconstitue (collectivite)  GRO-FUMET-POISS</t>
   </si>
   <si>
     <t>↳ Fonds naturel fumet de crustacés prêt à l'emploi (collectivité)  GRO-FC-CRUS-CH</t>
   </si>
   <si>
-    <t>↳ Roux Blanc  00SAU_REC001</t>
+    <t>↳ ROUX BLANC  GRO_CDR_B280</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -561,66 +558,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
@@ -670,1111 +664,1113 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>333.56251</v>
+        <v>326.324276</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>3.3356251</v>
+        <v>3.26324276</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>333.56251</v>
+        <v>326.324276</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*2.8</f>
-        <v>5.6</v>
+        <f>E7*0.0043</f>
+        <v>0.050826</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="12">
-        <v>35</v>
+      <c r="A8" t="s">
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>11.82</v>
+        <v>2</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>11.82</v>
+        <v>2</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.003</f>
-        <v>0.03546</v>
+        <f>E8*2.8</f>
+        <v>5.6</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.2</v>
+        <v>0.007</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.2</v>
+        <v>0.007</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*12.35</f>
-        <v>2.47</v>
+        <f>E9*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="12">
-        <v>41</v>
+      <c r="A10" t="s">
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
         <v>0.7</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>0.7</v>
       </c>
       <c r="F10" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0</f>
-        <v>0</v>
+        <f>E10*0.56</f>
+        <v>0.392</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
-        <v>0.007</v>
+        <v>0.18</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.007</v>
+        <v>0.18</v>
       </c>
       <c r="F11" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*12.5</f>
-        <v>0.0875</v>
+        <f>E11*23.08</f>
+        <v>4.1544</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D12" s="9">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="F12" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*0</f>
-        <v>0</v>
+        <f>E12*12.35</f>
+        <v>2.47</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D13" s="9">
         <v>0.7</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.7</v>
       </c>
       <c r="F13" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="G13" s="4">
         <f>E13*4.9</f>
         <v>3.43</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="D14" s="9">
         <v>0.25</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>0.25</v>
       </c>
       <c r="F14" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="G14" s="4">
         <f>E14*5.2</f>
         <v>1.3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D15" s="9">
         <v>2</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>2</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G15" s="4">
         <f>E15*2.2</f>
         <v>4.4</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D16" s="9">
         <v>2</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>2</v>
       </c>
       <c r="F16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*4.5</f>
-        <v>9</v>
+        <f>E16*0.45</f>
+        <v>0.9</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D17" s="9">
         <v>0.073</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>0.073</v>
       </c>
       <c r="F17" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="G17" s="4">
         <f>E17*0.35</f>
         <v>0.02555</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D18" s="9">
         <v>0.15</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
         <v>0.15</v>
       </c>
       <c r="F18" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="G18" s="4">
         <f>E18*9.26</f>
         <v>1.389</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" t="s">
+        <v>71</v>
+      </c>
+      <c r="C19" t="s">
         <v>69</v>
       </c>
-      <c r="B19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D19" s="9">
-        <v>5</v>
+        <v>2.5</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
-        <v>5</v>
+        <v>2.5</v>
       </c>
       <c r="F19" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="G19" s="4">
-        <f>E19*2.92</f>
-        <v>14.6</v>
+        <f>E19*3.89</f>
+        <v>9.725</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C20" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D20" s="9">
         <v>5</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
         <v>5</v>
       </c>
       <c r="F20" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="G20" s="4">
-        <f>E20*11.5</f>
-        <v>57.5</v>
+        <f>E20*2.92</f>
+        <v>14.6</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D21" s="9">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="E21" s="11">
         <f>D21*$B$2</f>
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="F21" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="G21" s="4">
-        <f>E21*16</f>
-        <v>224</v>
+        <f>E21*10.76</f>
+        <v>53.8</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C22" t="s">
         <v>76</v>
       </c>
-      <c r="B22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D22" s="9">
-        <v>2.5</v>
+        <v>14</v>
       </c>
       <c r="E22" s="11">
         <f>D22*$B$2</f>
-        <v>2.5</v>
+        <v>14</v>
       </c>
       <c r="F22" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="G22" s="4">
-        <f>E22*3.89</f>
-        <v>9.725</v>
+        <f>E22*16</f>
+        <v>224</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23" t="s" s="3">
         <v>79</v>
       </c>
-      <c r="G23" s="13">
+      <c r="G23" s="12">
         <f>SUM(G7:G22)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>80</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>81</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>82</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>83</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>84</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>86</v>
       </c>
       <c r="C3" t="s">
         <v>87</v>
       </c>
       <c r="D3" s="11">
         <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="F3" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>88</v>
       </c>
       <c r="C4" t="s">
         <v>87</v>
       </c>
       <c r="D4" s="11">
         <v>5</v>
       </c>
       <c r="E4" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="F4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>89</v>
       </c>
       <c r="C5" t="s">
         <v>87</v>
       </c>
       <c r="D5" s="11">
         <v>0.25</v>
       </c>
       <c r="E5" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="F5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>90</v>
       </c>
       <c r="C6" t="s">
         <v>87</v>
       </c>
       <c r="D6" s="11">
         <v>0.073</v>
       </c>
       <c r="E6" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="F6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>91</v>
       </c>
       <c r="C7" t="s">
         <v>87</v>
       </c>
       <c r="D7" s="11">
         <v>0.007</v>
       </c>
       <c r="E7" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="F7" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>92</v>
       </c>
       <c r="C8" t="s">
         <v>84</v>
       </c>
       <c r="D8" s="11">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>94</v>
       </c>
       <c r="C9" t="s">
         <v>87</v>
       </c>
       <c r="D9" s="11">
         <v>11.82</v>
       </c>
       <c r="E9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F9" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>95</v>
       </c>
       <c r="C10" t="s">
         <v>87</v>
       </c>
       <c r="D10" s="11">
         <v>0.18</v>
       </c>
       <c r="E10" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="F10" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>96</v>
       </c>
       <c r="C11" t="s">
         <v>84</v>
       </c>
       <c r="D11" s="11">
         <v>0.2</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>97</v>
       </c>
       <c r="C12" t="s">
         <v>87</v>
       </c>
       <c r="D12" s="11">
         <v>0.2</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F12" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
         <v>98</v>
       </c>
       <c r="C13" t="s">
         <v>87</v>
       </c>
       <c r="D13" s="11">
         <v>5</v>
       </c>
       <c r="E13" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="F13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
         <v>99</v>
       </c>
       <c r="C14" t="s">
         <v>87</v>
       </c>
       <c r="D14" s="11">
         <v>2.5</v>
       </c>
       <c r="E14" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="F14" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
         <v>100</v>
       </c>
       <c r="C15" t="s">
         <v>87</v>
       </c>
       <c r="D15" s="11">
         <v>0.15</v>
       </c>
       <c r="E15" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="F15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
         <v>101</v>
       </c>
       <c r="C16" t="s">
         <v>84</v>
       </c>
       <c r="D16" s="11">
         <v>0.2</v>
       </c>
       <c r="E16" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="F16" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
         <v>103</v>
       </c>
       <c r="C17" t="s">
         <v>87</v>
       </c>
       <c r="D17" s="11">
         <v>2</v>
       </c>
       <c r="E17" t="s">
+        <v>63</v>
+      </c>
+      <c r="F17" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
         <v>104</v>
       </c>
       <c r="C18" t="s">
         <v>87</v>
       </c>
       <c r="D18" s="11">
         <v>2</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F18" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
         <v>105</v>
       </c>
       <c r="C19" t="s">
         <v>87</v>
       </c>
       <c r="D19" s="11">
         <v>2</v>
       </c>
       <c r="E19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F19" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
         <v>106</v>
       </c>
       <c r="C20" t="s">
         <v>84</v>
       </c>
       <c r="D20" s="11">
         <v>1.4</v>
       </c>
       <c r="E20" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="F20" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2</v>
       </c>
       <c r="B21" t="s">
         <v>108</v>
       </c>
       <c r="C21" t="s">
         <v>87</v>
       </c>
       <c r="D21" s="11">
         <v>0.7</v>
       </c>
       <c r="E21" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="F21" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2</v>
       </c>
       <c r="B22" t="s">
         <v>109</v>
       </c>
       <c r="C22" t="s">
         <v>87</v>
       </c>
       <c r="D22" s="11">
         <v>0.7</v>
       </c>
       <c r="E22" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="F22" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
@@ -1787,829 +1783,801 @@
       </c>
       <c r="B1" t="s" s="2">
         <v>111</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>112</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>113</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>114</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>115</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="14">
+      <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifier les DLC, peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Préparations préliminaires — La veille, décongeler le poisson suivant la procédure. Habiller et détailler les filets de poisson en morceaux de 70g environ. Laver et égoutter. Réserver au froid dans un bac GN 2/1 H 200 en polycarbonate muni d'une grille égouttoir et couvert. Déconditionner les fruits de mer suivant la procédure. Stocker au froid dans 1 bac GN 1/1 H 100 perforé doublé d'un bac plein. Déconditionner les dés de tomates surgelés suivant la procédure. Réserver au froid. Laver et désinfecter le persil suivant la procédure. Au cutter, hacher le persil. Réserver au froid. Dans une russe, faire fondre 250g de beurre. Au pinceau, badigeonner de beurre fondu le fond de 6 bacs GN 1/1 H 65.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Confectionner le roux — Dans un rondeau, faire fondre le beurre. Ajouter la farine tamisée. Mélanger au fouet. Laisser cuire sans coloration. Au terme de la cuisson, le roux blanchit et devient mousseux. Laisser refroidir le roux dans le rondeau qui servira ultérieurement à la confection de la sauce.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="14">
+      <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Confectionner la sauce — Dans un rondeau, faire revenir au beurre les oignons. Laisser cuire doucement sans trop de coloration. Ajouter les dés de tomates surgelés, le persil haché et l'ail. Mouiller avec le vin blanc. Laisser réduire afin d'obtenir la consistance d'une fondue. Réserver au chaud. Dans un rondeau, réaliser 12 litres de fumet de poisson à partir de fond déshydraté en se reportant aux recommandations du fabricant. Verser le fumet bouillant sur le roux froid. Mélanger les deux éléments au fouet. Reporter à ébullition puis réduire la source de chaleur et cuire le velouté durant 5 minutes. Ajouter au velouté le concentré de poisson, la fondue de tomate et la crème fraîche. Monter la sauce au mixeur pour lui donner de l'onctuosité. Rectifier l'assaisonnement. Réserver au chaud à une température de +63°C en attente d'utilisation.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="inlineStr" s="14">
+      <c r="D6" t="inlineStr" s="13">
         <is>
           <t>Marquer la cuisson du poisson — Passer au four à la vapeur le cocktail de fruits de mer pendant 5 minutes. Réserver au chaud. Préchauffer le four en chaleur sèche à +180°C. Répartir les morceaux de poisson dans les 6 bacs beurrés. Saisir au four les morceaux de poisson pendant 3 minutes. Dans les bacs, ajouter et mélanger le cocktail de fruits de mer au poisson saisi. Chauffer le four en chaleur mixte à +150°C. Répartir 12,5 litres de sauce sur le poisson et les fruits de mer. Poser la sonde de cuisson dans un morceau de poisson. Couvrir les bacs. Étager les bacs sur l'échelle de cuisson. Enfourner. Cuire la fricassée. Atteindre +63°C au cœur du poisson. Respecter la procédure de fin de cuisson. Stocker en armoire chaude et maintenir la température de +63°C en attente de consommation.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="14"/>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="inlineStr" s="14">
+      <c r="D7" t="inlineStr" s="13">
         <is>
           <t>Dresser et servir — Servir à l'assiette les morceaux de poisson et la garniture de fruits de mer, napper de sauce. Accompagner de riz pilaf, de pommes vapeur, de gratin de légumes divers, etc.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="14"/>
+      <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>116</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
       <c r="C8" t="s">
         <v>117</v>
       </c>
-      <c r="D8" t="s" s="14">
+      <c r="D8" t="s" s="13">
         <v>118</v>
       </c>
-      <c r="E8" t="s" s="14"/>
+      <c r="E8" t="s" s="13"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>119</v>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
       <c r="C9"/>
-      <c r="D9" t="s" s="14">
+      <c r="D9" t="s" s="13">
         <v>120</v>
       </c>
-      <c r="E9" t="s" s="14"/>
+      <c r="E9" t="s" s="13"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>121</v>
       </c>
       <c r="B10">
         <v>1</v>
       </c>
       <c r="C10" t="s">
         <v>122</v>
       </c>
-      <c r="D10" t="s" s="14">
+      <c r="D10" t="s" s="13">
         <v>123</v>
       </c>
-      <c r="E10" t="s" s="14"/>
+      <c r="E10" t="s" s="13"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>121</v>
       </c>
       <c r="B11">
         <v>2</v>
       </c>
       <c r="C11" t="s">
         <v>124</v>
       </c>
-      <c r="D11" t="inlineStr" s="14">
+      <c r="D11" t="inlineStr" s="13">
         <is>
-          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</t>
+          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
         </is>
       </c>
-      <c r="E11" t="s" s="14"/>
+      <c r="E11" t="s" s="13"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>121</v>
       </c>
       <c r="B12">
         <v>3</v>
       </c>
       <c r="C12" t="s">
         <v>125</v>
       </c>
-      <c r="D12" t="inlineStr" s="14">
+      <c r="D12" t="inlineStr" s="13">
         <is>
-          <t>Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</t>
+          <t>Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</t>
         </is>
       </c>
-      <c r="E12" t="s" s="14">
+      <c r="E12" t="s" s="13">
         <v>126</v>
       </c>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>121</v>
       </c>
       <c r="B13">
         <v>4</v>
       </c>
       <c r="C13" t="s">
         <v>127</v>
       </c>
-      <c r="D13" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E13" t="s" s="14"/>
+      <c r="D13" t="inlineStr" s="13">
+        <is>
+          <t>Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
+        </is>
+      </c>
+      <c r="E13" t="s" s="13"/>
       <c r="F13"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D47"/>
+  <dimension ref="A1:D45"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"GRO_CDC_080 · GRO.POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_080 · GRO.POISSONS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>130</v>
+      <c r="A4" t="s" s="15">
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>130</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les DLC, peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="14">
+      <c r="A6" t="s" s="16">
+        <v>131</v>
+      </c>
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — La veille, décongeler le poisson suivant la procédure. Habiller et détailler les filets de poisson en morceaux de 70g environ. Laver et égoutter. Réserver au froid dans un bac GN 2/1 H 200 en polycarbonate muni d'une grille égouttoir et couvert. Déconditionner les fruits de mer suivant la procédure. Stocker au froid dans 1 bac GN 1/1 H 100 perforé doublé d'un bac plein. Déconditionner les dés de tomates surgelés suivant la procédure. Réserver au froid. Laver et désinfecter le persil suivant la procédure. Au cutter, hacher le persil. Réserver au froid. Dans une russe, faire fondre 250g de beurre. Au pinceau, badigeonner de beurre fondu le fond de 6 bacs GN 1/1 H 65.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B21</f>
+        <f>Besoins!B22</f>
         <v>Filets de colin lieu</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E21</f>
+        <f>Besoins!E22</f>
         <v>14</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F21</f>
+        <f>Besoins!F22</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B20</f>
+        <f>Besoins!B21</f>
         <v>Cocktail de fruits de mer surgeles crus</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E20</f>
+        <f>Besoins!E21</f>
         <v>5</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F20</f>
+        <f>Besoins!F21</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
         <f>Besoins!B14</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C9" s="11">
         <f>Besoins!E14</f>
         <v>0.25</v>
       </c>
       <c r="D9" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B10" t="str" s="14">
+      <c r="A10" t="s" s="16">
+        <v>132</v>
+      </c>
+      <c r="B10" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Confectionner le roux — Dans un rondeau, faire fondre le beurre. Ajouter la farine tamisée. Mélanger au fouet. Laisser cuire sans coloration. Au terme de la cuisson, le roux blanchit et devient mousseux. Laisser refroidir le roux dans le rondeau qui servira ultérieurement à la confection de la sauce.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C11" s="11">
         <f>'Besoins'!$B$2*1.4</f>
         <v>1.4</v>
       </c>
       <c r="D11" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B12" t="str" s="14">
+      <c r="A12" t="s" s="16">
+        <v>134</v>
+      </c>
+      <c r="B12" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Confectionner la sauce — Dans un rondeau, faire revenir au beurre les oignons. Laisser cuire doucement sans trop de coloration. Ajouter les dés de tomates surgelés, le persil haché et l'ail. Mouiller avec le vin blanc. Laisser réduire afin d'obtenir la consistance d'une fondue. Réserver au chaud. Dans un rondeau, réaliser 12 litres de fumet de poisson à partir de fond déshydraté en se reportant aux recommandations du fabricant. Verser le fumet bouillant sur le roux froid. Mélanger les deux éléments au fouet. Reporter à ébullition puis réduire la source de chaleur et cuire le velouté durant 5 minutes. Ajouter au velouté le concentré de poisson, la fondue de tomate et la crème fraîche. Monter la sauce au mixeur pour lui donner de l'onctuosité. Rectifier l'assaisonnement. Réserver au chaud à une température de +63°C en attente d'utilisation.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
         <f>Besoins!B17</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C13" s="11">
         <f>Besoins!E17</f>
         <v>0.073</v>
       </c>
       <c r="D13" t="str">
         <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B9</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C14" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E9</f>
         <v>0.007</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C15" s="11">
         <f>'Besoins'!$B$2*12</f>
         <v>12</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C16" s="11">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="D16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B19</f>
+        <f>Besoins!B20</f>
         <v>Tomates en dés surgelées IQF</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E19</f>
+        <f>Besoins!E20</f>
         <v>5</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F19</f>
+        <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B22</f>
+        <f>Besoins!B19</f>
         <v>Oignons émincés surgelés</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E22</f>
+        <f>Besoins!E19</f>
         <v>2.5</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F22</f>
+        <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
         <f>Besoins!B18</f>
         <v>Ail haché IQF</v>
       </c>
       <c r="C19" s="11">
         <f>Besoins!E18</f>
         <v>0.15</v>
       </c>
       <c r="D19" t="str">
         <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C20" s="11">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="D20" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>Vin blanc sec de cuisson</v>
       </c>
       <c r="C21" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>2</v>
       </c>
       <c r="D21" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
         <f>Besoins!B15</f>
         <v>Crème fraîche liquide 15% MG allégée</v>
       </c>
       <c r="C22" s="11">
         <f>Besoins!E15</f>
         <v>2</v>
       </c>
       <c r="D22" t="str">
         <f>Besoins!F15</f>
         <v>lt</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B23" t="str" s="14">
+      <c r="A23" t="s" s="16">
+        <v>138</v>
+      </c>
+      <c r="B23" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Marquer la cuisson du poisson — Passer au four à la vapeur le cocktail de fruits de mer pendant 5 minutes. Réserver au chaud. Préchauffer le four en chaleur sèche à +180°C. Répartir les morceaux de poisson dans les 6 bacs beurrés. Saisir au four les morceaux de poisson pendant 3 minutes. Dans les bacs, ajouter et mélanger le cocktail de fruits de mer au poisson saisi. Chauffer le four en chaleur mixte à +150°C. Répartir 12,5 litres de sauce sur le poisson et les fruits de mer. Poser la sonde de cuisson dans un morceau de poisson. Couvrir les bacs. Étager les bacs sur l'échelle de cuisson. Enfourner. Cuire la fricassée. Atteindre +63°C au cœur du poisson. Respecter la procédure de fin de cuisson. Stocker en armoire chaude et maintenir la température de +63°C en attente de consommation.</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
-        <f>Besoins!B20</f>
+        <f>Besoins!B21</f>
         <v>Cocktail de fruits de mer surgeles crus</v>
       </c>
       <c r="C24" s="11">
-        <f>Besoins!E20</f>
+        <f>Besoins!E21</f>
         <v>5</v>
       </c>
       <c r="D24" t="str">
-        <f>Besoins!F20</f>
+        <f>Besoins!F21</f>
         <v>kg</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B25" t="str" s="14">
+      <c r="A25" t="s" s="16">
+        <v>139</v>
+      </c>
+      <c r="B25" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Dresser et servir — Servir à l'assiette les morceaux de poisson et la garniture de fruits de mer, napper de sauce. Accompagner de riz pilaf, de pommes vapeur, de gratin de légumes divers, etc.</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
-      <c r="A27" t="s" s="16">
-        <v>141</v>
+      <c r="A27" t="s" s="15">
+        <v>140</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
-      <c r="A28" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B28" t="str" s="14">
+      <c r="A28" t="s" s="16">
+        <v>130</v>
+      </c>
+      <c r="B28" t="str" s="13">
         <f>"[DISSOUDRE] "&amp;Procedure!D8</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="str">
-        <f>Besoins!B8</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C29" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>11.82</v>
       </c>
       <c r="D29" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B11</f>
         <v>Fumet de Poisson déshydraté (Knorr Professional)</v>
       </c>
       <c r="C30" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E11</f>
         <v>0.18</v>
       </c>
       <c r="D30" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
-      <c r="A32" t="s" s="16">
-        <v>142</v>
+      <c r="A32" t="s" s="15">
+        <v>141</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
-      <c r="A33" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B33" t="str" s="14">
+      <c r="A33" t="s" s="16">
+        <v>130</v>
+      </c>
+      <c r="B33" t="str" s="13">
         <f>Procedure!D9</f>
         <v>Utiliser directement le fonds naturel, sans dilution — reconditionnement en cuisine.</v>
       </c>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B12</f>
         <v>Fonds Naturel Fumet de Crustacés prêt-à-l'emploi (CHEF, Nestlé Professional)</v>
       </c>
       <c r="C34" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E12</f>
         <v>0.2</v>
       </c>
       <c r="D34" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F12</f>
         <v>lt</v>
       </c>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36">
-      <c r="A36" t="s" s="16">
-        <v>143</v>
+      <c r="A36" t="s" s="15">
+        <v>142</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
     </row>
     <row r="37">
-      <c r="A37" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B37" t="str" s="14">
+      <c r="A37" t="s" s="16">
+        <v>130</v>
+      </c>
+      <c r="B37" t="str" s="13">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D10</f>
-        <v>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
       </c>
       <c r="C37"/>
       <c r="D37"/>
     </row>
     <row r="38">
       <c r="A38"/>
       <c r="B38" t="str">
         <f>Besoins!B13</f>
         <v>Beurre de cuisine bloc 10 kg</v>
       </c>
       <c r="C38" s="11">
         <f>Besoins!E13</f>
         <v>0.7</v>
       </c>
       <c r="D38" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="39">
       <c r="A39"/>
       <c r="B39" t="str">
         <f>Besoins!B10</f>
-        <v>farine de blé tamisée type 55</v>
+        <v>Farine de blé T55</v>
       </c>
       <c r="C39" s="11">
         <f>Besoins!E10</f>
         <v>0.7</v>
       </c>
       <c r="D39" t="str">
         <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="40">
-      <c r="A40" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B40" t="str" s="14">
+      <c r="A40" t="s" s="16">
+        <v>131</v>
+      </c>
+      <c r="B40" t="str" s="13">
         <f>"[ÉTUVER] "&amp;Procedure!D11</f>
-        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</v>
+        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</v>
       </c>
       <c r="C40"/>
       <c r="D40"/>
     </row>
     <row r="41">
-      <c r="A41"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A41" t="s" s="16">
+        <v>132</v>
+      </c>
+      <c r="B41" t="str" s="13">
+        <f>"[RÉDUIRE] "&amp;Procedure!D12</f>
+        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</v>
+      </c>
+      <c r="C41"/>
+      <c r="D41"/>
     </row>
     <row r="42">
       <c r="A42"/>
-      <c r="B42" t="str">
-[...10 lines deleted...]
-      </c>
+      <c r="B42" t="str" s="17">
+        <f>"ℹ "&amp;Procedure!E12</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42"/>
     </row>
     <row r="43">
-      <c r="A43" t="s" s="17">
-[...4 lines deleted...]
-        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</v>
+      <c r="A43" t="s" s="16">
+        <v>134</v>
+      </c>
+      <c r="B43" t="str" s="13">
+        <f>"[REFROIDIR] "&amp;Procedure!D13</f>
+        <v>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</v>
       </c>
       <c r="C43"/>
       <c r="D43"/>
     </row>
     <row r="44">
       <c r="A44"/>
-      <c r="B44" t="str" s="18">
-[...2 lines deleted...]
-      </c>
+      <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
     </row>
     <row r="45">
-      <c r="A45" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A45" t="s" s="18">
+        <v>22</v>
+      </c>
+      <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
-    </row>
-[...12 lines deleted...]
-      <c r="D47"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="20">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="A27:D27"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="A32:D32"/>
     <mergeCell ref="B33:D33"/>
     <mergeCell ref="A36:D36"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="B40:D40"/>
+    <mergeCell ref="B41:D41"/>
+    <mergeCell ref="B42:D42"/>
     <mergeCell ref="B43:D43"/>
-    <mergeCell ref="B44:D44"/>
-[...1 lines deleted...]
-    <mergeCell ref="A47:D47"/>
+    <mergeCell ref="A45:D45"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>FRICASSÉE OCÉANE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>