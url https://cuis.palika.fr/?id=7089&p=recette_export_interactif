--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="TIMBALE DE MOULES SAUCE POULETT" sheetId="1" r:id="rId1"/>
     <sheet name="Fumet de poisson reconstitue (c" sheetId="2" r:id="rId2"/>
     <sheet name="Sauce champignon reconstituée (" sheetId="3" r:id="rId3"/>
-    <sheet name="Roux Blanc" sheetId="4" r:id="rId4"/>
+    <sheet name="ROUX BLANC" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <si>
     <t>TIMBALE DE MOULES SAUCE POULETTE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>TIMBALE DE MOULES SAUCE POULETTE  GRO_CDC_078</t>
   </si>
   <si>
@@ -62,144 +62,144 @@
   <si>
     <t xml:space="preserve">    Moules décoquillées cuites</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    moules crues sous vide avec coquille</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de poisson reconstitue (collectivite) — voir l'onglet "Fumet de poisson reconstitue (c"</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Sauce champignon reconstituée (collectivité) — voir l'onglet "Sauce champignon reconstituée ("</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de poisson concentré</t>
   </si>
   <si>
     <t xml:space="preserve">    Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
-    <t xml:space="preserve">    Roux Blanc — voir l'onglet "Roux Blanc"</t>
+    <t xml:space="preserve">    Jus citron pulco (L) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ROUX BLANC — voir l'onglet "ROUX BLANC"</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Ciboulette ciselée IQF</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
     <t>référence : 1 lt — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>Fumet de poisson reconstitue (collectivite)  GRO-FUMET-POISS</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
     <t>Sauce champignon reconstituée (collectivité)</t>
   </si>
   <si>
     <t>Sauce champignon reconstituée (collectivité)  GRO-SC-CHAMPI-KN</t>
   </si>
   <si>
     <t xml:space="preserve">    Sauce Champignon déshydratée (Knorr Professional)</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
-    <t>Roux Blanc</t>
+    <t>ROUX BLANC</t>
   </si>
   <si>
     <t>référence : 1 kg — lot unique couvrant tous les usages</t>
   </si>
   <si>
-    <t>Roux Blanc  00SAU_REC001</t>
+    <t>ROUX BLANC  GRO_CDR_B280</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    farine de blé tamisée type 55</t>
-[...2 lines deleted...]
-    <t>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+    <t xml:space="preserve">    Farine de blé T55</t>
+  </si>
+  <si>
+    <t>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
   </si>
   <si>
     <t>ℹ 3 à 4 min</t>
-  </si>
-[...1 lines deleted...]
-    <t>[REFROIDIR] Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
@@ -303,51 +303,51 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E36"/>
+  <dimension ref="A1:E38"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -453,943 +453,945 @@
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.02</f>
         <v>2</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="10">
-        <f>B2*0.0072</f>
-        <v>0.72</v>
+        <f>B2*0.001</f>
+        <v>0.1</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="10">
-        <f>B2*0.00073</f>
-        <v>0.073</v>
+        <f>B2*0.0072</f>
+        <v>0.72</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="10">
-        <f>B2*0.00007</f>
-        <v>0.007</v>
+        <f>B2*0.00073</f>
+        <v>0.073</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="10">
-        <f>B2*0.002</f>
-        <v>0.2</v>
+        <f>B2*0.00007</f>
+        <v>0.007</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="10">
+        <f>B2*0.002</f>
+        <v>0.2</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" t="s" s="8"/>
+    </row>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="10">
         <f>B2*0.001</f>
         <v>0.1</v>
       </c>
-      <c r="D16" t="s">
-[...8 lines deleted...]
-      <c r="D17"/>
+      <c r="D17" t="s">
+        <v>8</v>
+      </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
-      <c r="A18" t="s" s="11">
-[...2 lines deleted...]
-      <c r="B18" t="inlineStr" s="12">
+      <c r="A18"/>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18" t="s" s="8"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="11">
+        <v>21</v>
+      </c>
+      <c r="B19" t="inlineStr" s="12">
         <is>
           <t>Mise en place du poste de travail — Vérifier les DLC, peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
-      <c r="C18"/>
-[...7 lines deleted...]
-      <c r="B19" t="inlineStr" s="12">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19" t="s" s="8"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="11">
+        <v>22</v>
+      </c>
+      <c r="B20" t="inlineStr" s="12">
         <is>
           <t>Préparations préliminaires — Déconditionner les moules décortiquées suivant la procédure. Réserver au froid dans 4 bacs GN 1/1 H 100 perforés en prévision de leur cuisson. Déconditionner les moules « pleine eau » suivant la procédure dans deux bacs GN 1/1 H 100 perforés doublés de bacs GN 1/1 H 100 pleins afin de récupérer le jus des moules lors de la cuisson. Laver, désinfecter suivant la procédure le persil et la ciboulette. Au cutter, hacher le persil. Réserver au froid dans une calotte filmée. Ciseler la ciboulette. Réserver au froid dans une calotte filmée.</t>
         </is>
       </c>
-      <c r="C19"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C20"/>
+      <c r="D20"/>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="10">
+        <f>B2*0.002</f>
+        <v>0.2</v>
+      </c>
+      <c r="D21" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" t="s" s="8"/>
+    </row>
+    <row r="22">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="10">
         <f>B2*0.001</f>
         <v>0.1</v>
       </c>
-      <c r="D21" t="s">
-[...8 lines deleted...]
-      <c r="B22" t="inlineStr" s="12">
+      <c r="D22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" t="s" s="8"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="11">
+        <v>23</v>
+      </c>
+      <c r="B23" t="inlineStr" s="12">
         <is>
           <t>Confectionner le roux — Dans un rondeau, faire fondre le beurre. Ajouter la farine. Mélanger au fouet. Laisser cuire sans coloration. Au terme de la cuisson, le roux blanchit et devient mousseux. Laisser refroidir dans le rondeau qui servira ultérieurement à la confection de la sauce.</t>
         </is>
       </c>
-      <c r="C22"/>
-[...8 lines deleted...]
-      <c r="C23" s="10">
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23" t="s" s="8"/>
+    </row>
+    <row r="24">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>16</v>
+      </c>
+      <c r="C24" s="10">
         <f>B2*0.0072</f>
         <v>0.72</v>
       </c>
-      <c r="D23" t="s">
-[...8 lines deleted...]
-      <c r="B24" t="inlineStr" s="12">
+      <c r="D24" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" t="s" s="8"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="s" s="11">
+        <v>24</v>
+      </c>
+      <c r="B25" t="inlineStr" s="12">
         <is>
           <t>Cuire les moules — Préchauffer le four sur la position vapeur. Étager les bacs de moules décortiquées et de moules « pleine eau » sur l'échelle de cuisson. Enfourner. Passer 5 minutes au four vapeur. Réserver les moules décortiquées dans 5 bacs GN 1/1 H 65. Récupérer le jus des moules « pleine eau » dans une calotte. Filmer et réserver les moules « pleine eau » au chaud.</t>
         </is>
       </c>
-      <c r="C24"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C25"/>
+      <c r="D25"/>
       <c r="E25" t="s" s="8"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="s">
+        <v>7</v>
+      </c>
+      <c r="C26" s="10">
+        <f>B2*0.15</f>
+        <v>15</v>
+      </c>
+      <c r="D26" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" t="s" s="8"/>
+    </row>
+    <row r="27">
+      <c r="A27"/>
+      <c r="B27" t="s">
         <v>9</v>
       </c>
-      <c r="C26" s="10">
+      <c r="C27" s="10">
         <f>B2*0.05</f>
         <v>5</v>
       </c>
-      <c r="D26" t="s">
-[...8 lines deleted...]
-      <c r="B27" t="inlineStr" s="12">
+      <c r="D27" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" t="s" s="8"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="s" s="11">
+        <v>25</v>
+      </c>
+      <c r="B28" t="inlineStr" s="12">
         <is>
           <t>Confectionner la sauce — Dans un rondeau, réaliser le fumet de poisson à partir de fond déshydraté en se reportant aux recommandations du fabricant. Porter à ébullition. Verser le fumet bouillant sur le roux froid. Mélanger au fouet. Ajouter le jus de moules. Porter à ébullition puis laisser cuire le velouté de poisson à feu doux. Dépouiller la surface du velouté. Renforcer le goût en ajoutant le concentré de champignons et le concentré de poisson. Saler et poivrer. Vérifier l'assaisonnement. Ajouter la crème fraîche. Monter la sauce au mixeur. Ajouter 10cL de jus de citron. Émulsionner de nouveau la sauce au mixeur pour la rendre moussante et onctueuse. Réserver au chaud en attente d'utilisation.</t>
         </is>
       </c>
-      <c r="C27"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C28"/>
+      <c r="D28"/>
       <c r="E28" t="s" s="8"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C29" s="10">
-        <f>B2*0.001</f>
-        <v>0.1</v>
+        <f>B2*0.1</f>
+        <v>10</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s" s="8"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C30" s="10">
         <f>B2*0.001</f>
         <v>0.1</v>
       </c>
       <c r="D30" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s" s="8"/>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C31" s="10">
-        <f>B2*0.02</f>
-        <v>2</v>
+        <f>B2*0.001</f>
+        <v>0.1</v>
       </c>
       <c r="D31" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E31" t="s" s="8"/>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C32" s="10">
-        <f>B2*0.00073</f>
-        <v>0.073</v>
+        <f>B2*0.02</f>
+        <v>2</v>
       </c>
       <c r="D32" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s" s="8"/>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C33" s="10">
+        <f>B2*0.001</f>
+        <v>0.1</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s" s="8"/>
+    </row>
+    <row r="34">
+      <c r="A34"/>
+      <c r="B34" t="s">
         <v>17</v>
       </c>
-      <c r="C33" s="10">
+      <c r="C34" s="10">
+        <f>B2*0.00073</f>
+        <v>0.073</v>
+      </c>
+      <c r="D34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" t="s" s="8"/>
+    </row>
+    <row r="35">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>18</v>
+      </c>
+      <c r="C35" s="10">
         <f>B2*0.00007</f>
         <v>0.007</v>
       </c>
-      <c r="D33" t="s">
-[...8 lines deleted...]
-      <c r="B34" t="inlineStr" s="12">
+      <c r="D35" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" t="s" s="8"/>
+    </row>
+    <row r="36">
+      <c r="A36" t="s" s="11">
+        <v>26</v>
+      </c>
+      <c r="B36" t="inlineStr" s="12">
         <is>
           <t>Terminer la préparation — Répartir la sauce poulette sur les 4 bacs garnis de moules. Agiter les bacs d'un mouvement circulaire de façon à lier les éléments ensemble. Respecter la procédure de fin de cuisson. Filmer pour éviter de tamponner la surface de la préparation. Stocker en armoire chaude et maintenir la température à cœur à +63°C en attente de consommation.</t>
         </is>
       </c>
-      <c r="C34"/>
-[...7 lines deleted...]
-      <c r="B35" t="inlineStr" s="12">
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36" t="s" s="8"/>
+    </row>
+    <row r="37">
+      <c r="A37" t="s" s="11">
+        <v>27</v>
+      </c>
+      <c r="B37" t="inlineStr" s="12">
         <is>
           <t>Servir — Servir les moules sauce poulette à l'assiette ou bien dans un plat sabot. Décorer avec deux moules « pleine eau » avec leurs coquilles. Napper de sauce et saupoudrer de ciboulette et de persil hachés.</t>
         </is>
       </c>
-      <c r="C35"/>
-[...10 lines deleted...]
-      <c r="E36" t="s" s="8"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37" t="s" s="8"/>
+    </row>
+    <row r="38">
+      <c r="A38" t="s" s="13">
+        <v>28</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B18:D18"/>
     <mergeCell ref="B19:D19"/>
-    <mergeCell ref="B22:D22"/>
-[...4 lines deleted...]
-    <mergeCell ref="A36:D36"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="A38:D38"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E12"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B2" s="14">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s" s="7">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C6" s="10">
         <f>B2*0.985</f>
         <v>9.85</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C7" s="10">
         <f>B2*0.015</f>
         <v>0.15</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9" t="s" s="12">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C10" s="10">
         <f>B2*0.985</f>
         <v>9.85</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.015</f>
         <v>0.15</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="13">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A12:D12"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E12"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B2" s="14">
         <v>0.1</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s" s="7">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C6" s="10">
         <f>B2*0.871</f>
         <v>0.0871</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C7" s="10">
         <f>B2*0.129</f>
         <v>0.0129</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9" t="s" s="12">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C10" s="10">
         <f>B2*0.871</f>
         <v>0.0871</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.129</f>
         <v>0.0129</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="13">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A12:D12"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E18"/>
+  <dimension ref="A1:E16"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B2" s="14">
         <v>0.72</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s" s="7">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C6" s="10">
         <f>B2*0.5</f>
         <v>0.36</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C7" s="10">
         <f>B2*0.5</f>
         <v>0.36</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9" t="s" s="12">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C10" s="10">
         <f>B2*0.5</f>
         <v>0.36</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.5</f>
         <v>0.36</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="11">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12" t="inlineStr" s="12">
         <is>
-          <t>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</t>
+          <t>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
         </is>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
-      <c r="A13"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A13" t="s" s="11">
+        <v>23</v>
+      </c>
+      <c r="B13" t="inlineStr" s="12">
+        <is>
+          <t>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</t>
+        </is>
+      </c>
+      <c r="C13"/>
+      <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
-      <c r="B14" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B14" t="s" s="3">
+        <v>46</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="11">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B15" t="inlineStr" s="12">
         <is>
-          <t>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</t>
+          <t>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
         </is>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
-      <c r="A16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A16" t="s" s="13">
+        <v>28</v>
+      </c>
+      <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
-    </row>
-[...18 lines deleted...]
-      <c r="E18" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
-    <mergeCell ref="B16:D16"/>
-[...1 lines deleted...]
-    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="A16:D16"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>TIMBALE DE MOULES SAUCE POULETT</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>