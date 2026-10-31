--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,202 +17,217 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="143">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>TIMBALE DE MOULES SAUCE POULETTE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_078</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Poissons collectivité (GRO.POISSONS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 00:36</t>
+    <t>31/10/2026 02:05</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...2 lines deleted...]
-    <t>00000061</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>EAU</t>
   </si>
   <si>
-    <t>Matières diverses (à trier)</t>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t>00001743</t>
-[...7 lines deleted...]
-  <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
     <t>FOND-POISS-CONC</t>
   </si>
   <si>
     <t>Fumet de poisson concentré</t>
   </si>
   <si>
     <t>Fonds concentrés et extraits</t>
   </si>
   <si>
     <t>KNORR-FUMET-POIS</t>
   </si>
   <si>
     <t>Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>KNORR-SC-CHAMPI</t>
   </si>
   <si>
     <t>Sauce Champignon déshydratée (Knorr Professional)</t>
   </si>
   <si>
+    <t>RNME101408</t>
+  </si>
+  <si>
+    <t>Jus de citron type pulco 70cl</t>
+  </si>
+  <si>
+    <t>Agrumes</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
     <t>BEU-CUISINE</t>
   </si>
   <si>
     <t>Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
   <si>
     <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t>00002293</t>
   </si>
   <si>
     <t>moules crues sous vide avec coquille</t>
   </si>
   <si>
     <t>Légumes feuilles</t>
@@ -271,201 +286,210 @@
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Poissons collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Moules décoquillées cuites</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ moules crues sous vide avec coquille</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sauce champignon reconstituée (collectivité)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sauce Champignon déshydratée (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de poisson concentré</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Roux Blanc</t>
+    <t xml:space="preserve">    ↳ Jus citron pulco (L)</t>
+  </si>
+  <si>
+    <t>Conversions fruits frais (P→K)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Jus de citron type pulco 70cl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ ROUX BLANC</t>
   </si>
   <si>
     <t>Roux et liaisons de base</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ farine de blé tamisée type 55</t>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ PERSIL PLAT (KG)</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ PERSIL simple France botte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ciboulette ciselée IQF</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DISSOUDRE</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
     <t>Sauce champignon reconstituée (collectivité)</t>
   </si>
   <si>
-    <t>Roux Blanc</t>
+    <t>ROUX BLANC</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+    <t>Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
   </si>
   <si>
     <t>ÉTUVER</t>
   </si>
   <si>
     <t>RÉDUIRE</t>
   </si>
   <si>
     <t>3 à 4 min</t>
   </si>
   <si>
     <t>REFROIDIR</t>
   </si>
   <si>
-    <t>Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiche technique — TIMBALE DE MOULES SAUCE POULETTE</t>
   </si>
   <si>
     <t>TIMBALE DE MOULES SAUCE POULETTE  GRO_CDC_078</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Roux Blanc</t>
+    <t xml:space="preserve">    ROUX BLANC</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t xml:space="preserve">    Sauce champignon reconstituée (collectivité)</t>
   </si>
   <si>
+    <t xml:space="preserve">    Jus citron pulco (L) (conv.)</t>
+  </si>
+  <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>↳ Fumet de poisson reconstitue (collectivite)  GRO-FUMET-POISS</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>↳ Sauce champignon reconstituée (collectivité)  GRO-SC-CHAMPI-KN</t>
   </si>
   <si>
-    <t>↳ Roux Blanc  00SAU_REC001</t>
+    <t>↳ ROUX BLANC  GRO_CDR_B280</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -643,1042 +667,1109 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>190.5288393</v>
+        <v>207.19297657762</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>1.905288393</v>
+        <v>2.0719297657762</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>190.5288393</v>
+        <v>207.19297657762</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:G20"/>
+  <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
-        <v>31</v>
+      <c r="A7" t="s">
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>9.9371</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>9.9371</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0.003</f>
-        <v>0.029811</v>
+        <f>E7*0.0043</f>
+        <v>0.04273</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="12">
-        <v>35</v>
+      <c r="A8" t="s">
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.36</v>
+        <v>0.007</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.36</v>
+        <v>0.007</v>
       </c>
       <c r="F8" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0</f>
-        <v>0</v>
+        <f>E8*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
-        <v>0.007</v>
+        <v>0.36</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.007</v>
+        <v>0.36</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*12.5</f>
-        <v>0.0875</v>
+        <f>E9*0.56</f>
+        <v>0.2016</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
         <v>0.1</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F10" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="G10" s="4">
         <f>E10*30</f>
         <v>3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
         <v>0.15</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.15</v>
       </c>
       <c r="F11" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*0</f>
-        <v>0</v>
+        <f>E11*23.08</f>
+        <v>3.462</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D12" s="9">
         <v>0.0129</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.0129</v>
       </c>
       <c r="F12" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="G12" s="4">
         <f>E12*6.82</f>
         <v>0.087978</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D13" s="9">
-        <v>0.36</v>
+        <v>0.133333</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.36</v>
+        <v>0.133333</v>
       </c>
       <c r="F13" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*4.9</f>
-        <v>1.764</v>
+        <f>E13*8.1571632501</f>
+        <v>1.087619</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D14" s="9">
-        <v>2</v>
+        <v>0.36</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
+        <v>0.36</v>
+      </c>
+      <c r="F14" t="s">
+        <v>39</v>
+      </c>
+      <c r="G14" s="4">
+        <f>E14*4.9</f>
+        <v>1.764</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" t="s">
+        <v>59</v>
+      </c>
+      <c r="C15" t="s">
+        <v>60</v>
+      </c>
+      <c r="D15" s="9">
         <v>2</v>
-      </c>
-[...19 lines deleted...]
-        <v>5</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
+        <v>2</v>
+      </c>
+      <c r="F15" t="s">
+        <v>35</v>
+      </c>
+      <c r="G15" s="4">
+        <f>E15*2.2</f>
+        <v>4.4</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="12">
+        <v>61</v>
+      </c>
+      <c r="B16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" t="s">
+        <v>63</v>
+      </c>
+      <c r="D16" s="9">
         <v>5</v>
-      </c>
-[...19 lines deleted...]
-        <v>2</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F16" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*4.5</f>
-        <v>9</v>
+        <f>E16*4</f>
+        <v>20</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D17" s="9">
-        <v>0.073</v>
+        <v>2</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
-        <v>0.073</v>
+        <v>2</v>
       </c>
       <c r="F17" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*0.35</f>
-        <v>0.02555</v>
+        <f>E17*0.45</f>
+        <v>0.9</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B18" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D18" s="9">
-        <v>0.1</v>
+        <v>0.073</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
-        <v>0.1</v>
+        <v>0.073</v>
       </c>
       <c r="F18" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="G18" s="4">
-        <f>E18*11.34</f>
-        <v>1.134</v>
+        <f>E18*0.35</f>
+        <v>0.02555</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B19" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C19" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D19" s="9">
-        <v>15</v>
+        <v>0.1</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
+        <v>0.1</v>
+      </c>
+      <c r="F19" t="s">
+        <v>39</v>
+      </c>
+      <c r="G19" s="4">
+        <f>E19*11.34</f>
+        <v>1.134</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" t="s">
+        <v>75</v>
+      </c>
+      <c r="C20" t="s">
+        <v>76</v>
+      </c>
+      <c r="D20" s="9">
         <v>15</v>
       </c>
-      <c r="F19" t="s">
-[...3 lines deleted...]
-        <f>E19*11.4</f>
+      <c r="E20" s="11">
+        <f>D20*$B$2</f>
+        <v>15</v>
+      </c>
+      <c r="F20" t="s">
+        <v>39</v>
+      </c>
+      <c r="G20" s="4">
+        <f>E20*11.4</f>
         <v>171</v>
       </c>
     </row>
-    <row r="20">
-[...9 lines deleted...]
-        <f>SUM(G7:G19)</f>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21" t="s" s="3">
+        <v>77</v>
+      </c>
+      <c r="G21" s="13">
+        <f>SUM(G7:G20)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F20"/>
+  <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="C3" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="D3" s="11">
         <v>15</v>
       </c>
       <c r="E3" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F3" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="C4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="D4" s="11">
         <v>5</v>
       </c>
       <c r="E4" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
+        <v>87</v>
+      </c>
+      <c r="C5" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D5" s="11">
         <v>10</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="C6" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="D6" s="11">
         <v>9.85</v>
       </c>
       <c r="E6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C7" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D7" s="11">
         <v>0.15</v>
       </c>
       <c r="E7" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="C8" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="D8" s="11">
         <v>0.1</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="C9" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="D9" s="11">
         <v>0.087</v>
       </c>
       <c r="E9" t="s">
+        <v>35</v>
+      </c>
+      <c r="F9" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="C10" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="D10" s="11">
         <v>0.013</v>
       </c>
       <c r="E10" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="C11" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="D11" s="11">
         <v>0.1</v>
       </c>
       <c r="E11" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="C12" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="D12" s="11">
         <v>2</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F12" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="C13" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="D13" s="11">
-        <v>0.72</v>
+        <v>0.1</v>
       </c>
       <c r="E13" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F13" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="C14" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="D14" s="11">
-        <v>0.36</v>
+        <v>0.133</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="F14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="C15" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D15" s="11">
-        <v>0.36</v>
+        <v>0.72</v>
       </c>
       <c r="E15" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
+        <v>99</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="C16" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="D16" s="11">
-        <v>0.073</v>
+        <v>0.36</v>
       </c>
       <c r="E16" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F16" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C17" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="D17" s="11">
-        <v>0.007</v>
+        <v>0.36</v>
       </c>
       <c r="E17" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="C18" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="D18" s="11">
-        <v>0.2</v>
+        <v>0.073</v>
       </c>
       <c r="E18" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F18" t="s">
-        <v>97</v>
+        <v>70</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C19" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="D19" s="11">
-        <v>2</v>
+        <v>0.007</v>
       </c>
       <c r="E19" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="F19" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="C20" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D20" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="E20" t="s">
+        <v>39</v>
+      </c>
+      <c r="F20" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>2</v>
+      </c>
+      <c r="B21" t="s">
+        <v>106</v>
+      </c>
+      <c r="C21" t="s">
+        <v>85</v>
+      </c>
+      <c r="D21" s="11">
+        <v>2</v>
+      </c>
+      <c r="E21" t="s">
+        <v>67</v>
+      </c>
+      <c r="F21" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>1</v>
+      </c>
+      <c r="B22" t="s">
+        <v>107</v>
+      </c>
+      <c r="C22" t="s">
+        <v>85</v>
+      </c>
+      <c r="D22" s="11">
         <v>0.1</v>
       </c>
-      <c r="E20" t="s">
-[...3 lines deleted...]
-        <v>68</v>
+      <c r="E22" t="s">
+        <v>39</v>
+      </c>
+      <c r="F22" t="s">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>105</v>
+        <v>113</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail — Vérifier les DLC, peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
@@ -1751,702 +1842,687 @@
         <is>
           <t>Terminer la préparation — Répartir la sauce poulette sur les 4 bacs garnis de moules. Agiter les bacs d'un mouvement circulaire de façon à lier les éléments ensemble. Respecter la procédure de fin de cuisson. Filmer pour éviter de tamponner la surface de la préparation. Stocker en armoire chaude et maintenir la température à cœur à +63°C en attente de consommation.</t>
         </is>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="inlineStr" s="14">
         <is>
           <t>Servir — Servir les moules sauce poulette à l'assiette ou bien dans un plat sabot. Décorer avec deux moules « pleine eau » avec leurs coquilles. Napper de sauce et saupoudrer de ciboulette et de persil hachés.</t>
         </is>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
       <c r="C9" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="D9" t="s" s="14">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="E9" t="s" s="14"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="B10">
         <v>1</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s" s="14">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="E10" t="s" s="14"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
       <c r="C11" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="D11" t="s" s="14">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="E11" t="s" s="14"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="B12">
         <v>2</v>
       </c>
       <c r="C12" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="D12" t="inlineStr" s="14">
         <is>
-          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</t>
+          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
         </is>
       </c>
       <c r="E12" t="s" s="14"/>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="B13">
         <v>3</v>
       </c>
       <c r="C13" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="D13" t="inlineStr" s="14">
         <is>
-          <t>Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</t>
+          <t>Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</t>
         </is>
       </c>
       <c r="E13" t="s" s="14">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="B14">
         <v>4</v>
       </c>
       <c r="C14" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>124</v>
+      </c>
+      <c r="D14" t="inlineStr" s="14">
+        <is>
+          <t>Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
+        </is>
       </c>
       <c r="E14" t="s" s="14"/>
       <c r="F14"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D45"/>
+  <dimension ref="A1:D44"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"GRO_CDC_078 · GRO.POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_078 · GRO.POISSONS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les DLC, peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Déconditionner les moules décortiquées suivant la procédure. Réserver au froid dans 4 bacs GN 1/1 H 100 perforés en prévision de leur cuisson. Déconditionner les moules « pleine eau » suivant la procédure dans deux bacs GN 1/1 H 100 perforés doublés de bacs GN 1/1 H 100 pleins afin de récupérer le jus des moules lors de la cuisson. Laver, désinfecter suivant la procédure le persil et la ciboulette. Au cutter, hacher le persil. Réserver au froid dans une calotte filmée. Ciseler la ciboulette. Réserver au froid dans une calotte filmée.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="C7" s="11">
         <f>'Besoins'!$B$2*0.2</f>
         <v>0.2</v>
       </c>
       <c r="D7" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B18</f>
+        <f>Besoins!B19</f>
         <v>Ciboulette ciselée IQF</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E18</f>
+        <f>Besoins!E19</f>
         <v>0.1</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F18</f>
+        <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="17">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="B9" t="str" s="14">
         <f>Procedure!D4</f>
         <v>Confectionner le roux — Dans un rondeau, faire fondre le beurre. Ajouter la farine. Mélanger au fouet. Laisser cuire sans coloration. Au terme de la cuisson, le roux blanchit et devient mousseux. Laisser refroidir dans le rondeau qui servira ultérieurement à la confection de la sauce.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="C10" s="11">
         <f>'Besoins'!$B$2*0.72</f>
         <v>0.72</v>
       </c>
       <c r="D10" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="17">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="B11" t="str" s="14">
         <f>Procedure!D5</f>
         <v>Cuire les moules — Préchauffer le four sur la position vapeur. Étager les bacs de moules décortiquées et de moules « pleine eau » sur l'échelle de cuisson. Enfourner. Passer 5 minutes au four vapeur. Réserver les moules décortiquées dans 5 bacs GN 1/1 H 65. Récupérer le jus des moules « pleine eau » dans une calotte. Filmer et réserver les moules « pleine eau » au chaud.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B19</f>
+        <f>Besoins!B20</f>
         <v>Moules décoquillées cuites</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E19</f>
+        <f>Besoins!E20</f>
         <v>15</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F19</f>
+        <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B16</f>
         <v>moules crues sous vide avec coquille</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E15</f>
+        <f>Besoins!E16</f>
         <v>5</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="17">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="B14" t="str" s="14">
         <f>Procedure!D6</f>
         <v>Confectionner la sauce — Dans un rondeau, réaliser le fumet de poisson à partir de fond déshydraté en se reportant aux recommandations du fabricant. Porter à ébullition. Verser le fumet bouillant sur le roux froid. Mélanger au fouet. Ajouter le jus de moules. Porter à ébullition puis laisser cuire le velouté de poisson à feu doux. Dépouiller la surface du velouté. Renforcer le goût en ajoutant le concentré de champignons et le concentré de poisson. Saler et poivrer. Vérifier l'assaisonnement. Ajouter la crème fraîche. Monter la sauce au mixeur. Ajouter 10cL de jus de citron. Émulsionner de nouveau la sauce au mixeur pour la rendre moussante et onctueuse. Réserver au chaud en attente d'utilisation.</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="C15" s="11">
         <f>'Besoins'!$B$2*10</f>
         <v>10</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="C16" s="11">
         <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
       <c r="D16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
         <f>Besoins!B10</f>
         <v>Fumet de poisson concentré</v>
       </c>
       <c r="C17" s="11">
         <f>Besoins!E10</f>
         <v>0.1</v>
       </c>
       <c r="D17" t="str">
         <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B15</f>
         <v>Crème fraîche liquide 15% MG allégée</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E14</f>
+        <f>Besoins!E15</f>
         <v>2</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F15</f>
         <v>lt</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
-      <c r="B19" t="str">
-[...1 lines deleted...]
-        <v>Sel fin de cuisine</v>
+      <c r="B19" t="s">
+        <v>136</v>
       </c>
       <c r="C19" s="11">
-        <f>Besoins!E17</f>
-[...4 lines deleted...]
-        <v>kg</v>
+        <f>'Besoins'!$B$2*0.1</f>
+        <v>0.1</v>
+      </c>
+      <c r="D19" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B18</f>
+        <v>Sel fin de cuisine</v>
+      </c>
+      <c r="C20" s="11">
+        <f>Besoins!E18</f>
+        <v>0.073</v>
+      </c>
+      <c r="D20" t="str">
+        <f>Besoins!F18</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21"/>
+      <c r="B21" t="str">
+        <f>Besoins!B8</f>
         <v>Poivre noir moulu</v>
       </c>
-      <c r="C20" s="11">
-        <f>Besoins!E9</f>
+      <c r="C21" s="11">
+        <f>Besoins!E8</f>
         <v>0.007</v>
       </c>
-      <c r="D20" t="str">
-        <f>Besoins!F9</f>
+      <c r="D21" t="str">
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="21">
-[...3 lines deleted...]
-      <c r="B21" t="str" s="14">
+    <row r="22">
+      <c r="A22" t="s" s="17">
+        <v>137</v>
+      </c>
+      <c r="B22" t="str" s="14">
         <f>Procedure!D7</f>
         <v>Terminer la préparation — Répartir la sauce poulette sur les 4 bacs garnis de moules. Agiter les bacs d'un mouvement circulaire de façon à lier les éléments ensemble. Respecter la procédure de fin de cuisson. Filmer pour éviter de tamponner la surface de la préparation. Stocker en armoire chaude et maintenir la température à cœur à +63°C en attente de consommation.</v>
       </c>
-      <c r="C21"/>
-[...6 lines deleted...]
-      <c r="B22" t="str" s="14">
+      <c r="C22"/>
+      <c r="D22"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="17">
+        <v>138</v>
+      </c>
+      <c r="B23" t="str" s="14">
         <f>Procedure!D8</f>
         <v>Servir — Servir les moules sauce poulette à l'assiette ou bien dans un plat sabot. Décorer avec deux moules « pleine eau » avec leurs coquilles. Napper de sauce et saupoudrer de ciboulette et de persil hachés.</v>
       </c>
-      <c r="C22"/>
-[...4 lines deleted...]
-      <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
-      <c r="A24" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
-      <c r="A25" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B25" t="str" s="14">
+      <c r="A25" t="s" s="16">
+        <v>139</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="17">
+        <v>127</v>
+      </c>
+      <c r="B26" t="str" s="14">
         <f>"[DISSOUDRE] "&amp;Procedure!D9</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
-      <c r="C25"/>
-[...7 lines deleted...]
-      <c r="C26" s="11">
+      <c r="C26"/>
+      <c r="D26"/>
+    </row>
+    <row r="27">
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>140</v>
+      </c>
+      <c r="C27" s="11">
         <f>'Besoins'!$B$2*9.85</f>
         <v>9.85</v>
       </c>
-      <c r="D26" t="s">
-[...5 lines deleted...]
-      <c r="B27" t="str">
+      <c r="D27" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28"/>
+      <c r="B28" t="str">
         <f>Besoins!B11</f>
         <v>Fumet de Poisson déshydraté (Knorr Professional)</v>
       </c>
-      <c r="C27" s="11">
+      <c r="C28" s="11">
         <f>Besoins!E11</f>
         <v>0.15</v>
       </c>
-      <c r="D27" t="str">
+      <c r="D28" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="28">
-[...4 lines deleted...]
-    </row>
     <row r="29">
-      <c r="A29" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A29"/>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
-      <c r="A30" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B30" t="str" s="14">
+      <c r="A30" t="s" s="16">
+        <v>141</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="s" s="17">
+        <v>127</v>
+      </c>
+      <c r="B31" t="str" s="14">
         <f>Procedure!D10</f>
         <v>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
-      <c r="C30"/>
-[...7 lines deleted...]
-      <c r="C31" s="11">
+      <c r="C31"/>
+      <c r="D31"/>
+    </row>
+    <row r="32">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>140</v>
+      </c>
+      <c r="C32" s="11">
         <f>'Besoins'!$B$2*0.0871</f>
         <v>0.0871</v>
       </c>
-      <c r="D31" t="s">
-[...5 lines deleted...]
-      <c r="B32" t="str">
+      <c r="D32" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33"/>
+      <c r="B33" t="str">
         <f>Besoins!B12</f>
         <v>Sauce Champignon déshydratée (Knorr Professional)</v>
       </c>
-      <c r="C32" s="11">
+      <c r="C33" s="11">
         <f>Besoins!E12</f>
         <v>0.0129</v>
       </c>
-      <c r="D32" t="str">
+      <c r="D33" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="33">
-[...4 lines deleted...]
-    </row>
     <row r="34">
-      <c r="A34" t="s" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="A34"/>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
-      <c r="A35" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A35" t="s" s="16">
+        <v>142</v>
+      </c>
+      <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36">
-      <c r="A36"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A36" t="s" s="17">
+        <v>127</v>
+      </c>
+      <c r="B36" t="str" s="14">
+        <f>"[METTRE EN PLACE] "&amp;Procedure!D11</f>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36"/>
     </row>
     <row r="37">
       <c r="A37"/>
       <c r="B37" t="str">
-        <f>Besoins!B8</f>
-        <v>farine de blé tamisée type 55</v>
+        <f>Besoins!B14</f>
+        <v>Beurre de cuisine bloc 10 kg</v>
       </c>
       <c r="C37" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E14</f>
         <v>0.36</v>
       </c>
       <c r="D37" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="38">
-      <c r="A38" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B38" t="str" s="14">
+      <c r="A38"/>
+      <c r="B38" t="str">
+        <f>Besoins!B9</f>
+        <v>Farine de blé T55</v>
+      </c>
+      <c r="C38" s="11">
+        <f>Besoins!E9</f>
+        <v>0.36</v>
+      </c>
+      <c r="D38" t="str">
+        <f>Besoins!F9</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s" s="17">
+        <v>128</v>
+      </c>
+      <c r="B39" t="str" s="14">
         <f>"[ÉTUVER] "&amp;Procedure!D12</f>
-        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</v>
-[...17 lines deleted...]
-      </c>
+        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39"/>
     </row>
     <row r="40">
-      <c r="A40"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A40" t="s" s="17">
+        <v>130</v>
+      </c>
+      <c r="B40" t="str" s="14">
+        <f>"[RÉDUIRE] "&amp;Procedure!D13</f>
+        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40"/>
     </row>
     <row r="41">
-      <c r="A41" t="s" s="17">
-[...4 lines deleted...]
-        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</v>
+      <c r="A41"/>
+      <c r="B41" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E13</f>
+        <v>ℹ</v>
       </c>
       <c r="C41"/>
       <c r="D41"/>
     </row>
     <row r="42">
-      <c r="A42"/>
-[...2 lines deleted...]
-        <v>ℹ</v>
+      <c r="A42" t="s" s="17">
+        <v>132</v>
+      </c>
+      <c r="B42" t="str" s="14">
+        <f>"[REFROIDIR] "&amp;Procedure!D14</f>
+        <v>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</v>
       </c>
       <c r="C42"/>
       <c r="D42"/>
     </row>
     <row r="43">
-      <c r="A43" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A43"/>
+      <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
     </row>
     <row r="44">
-      <c r="A44"/>
+      <c r="A44" t="s" s="19">
+        <v>22</v>
+      </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
-    </row>
-[...6 lines deleted...]
-      <c r="D45"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="21">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B14:D14"/>
-    <mergeCell ref="B21:D21"/>
     <mergeCell ref="B22:D22"/>
-    <mergeCell ref="A24:D24"/>
-[...5 lines deleted...]
-    <mergeCell ref="B38:D38"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="A25:D25"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="A35:D35"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="B39:D39"/>
+    <mergeCell ref="B40:D40"/>
     <mergeCell ref="B41:D41"/>
     <mergeCell ref="B42:D42"/>
-    <mergeCell ref="B43:D43"/>
-    <mergeCell ref="A45:D45"/>
+    <mergeCell ref="A44:D44"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>TIMBALE DE MOULES SAUCE POULETT</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>