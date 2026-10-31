--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,196 +17,196 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="131">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>GRATIN DE POISSON À LA NORMANDE</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_074</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Poissons collectivité (GRO.POISSONS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 01:43</t>
+    <t>31/10/2026 04:06</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>CONS-CHAMPIG-PI</t>
   </si>
   <si>
     <t>Champignons de Paris tranchés boîte</t>
   </si>
   <si>
     <t>Conserves de légumes</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>00000061</t>
-[...26 lines deleted...]
-    <t>Épicerie</t>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
+    <t>CHEF-CONC-CHAMPI</t>
+  </si>
+  <si>
+    <t>Concentré Liquide Champignons (CHEF, Nestlé Professional)</t>
+  </si>
+  <si>
+    <t>Fonds concentrés et extraits</t>
   </si>
   <si>
     <t>FOND-POISS-CONC</t>
   </si>
   <si>
     <t>Fumet de poisson concentré</t>
   </si>
   <si>
-    <t>Fonds concentrés et extraits</t>
-[...1 lines deleted...]
-  <si>
     <t>KNORR-FUMET-POIS</t>
   </si>
   <si>
     <t>Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>BEU-CUISINE</t>
   </si>
   <si>
     <t>Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>CRE-FRAICHE-LI</t>
@@ -280,168 +280,180 @@
   <si>
     <t xml:space="preserve">    ↳ Filets de colin lieu</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Emmental râpé vrac</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Moules décoquillées cuites</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Queues de crevettes décortiquées cuites</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Champignons de Paris tranchés boîte</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Jaune d'oeuf liquide pasteurisé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de poisson concentré</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Duxelles de champignons dehydratee</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    ↳ Roux Blanc</t>
+    <t xml:space="preserve">    ↳ Concentré liquide champignons (collectivité)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Concentré Liquide Champignons (CHEF, Nestlé Professional)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    ↳ ROUX BLANC</t>
   </si>
   <si>
     <t>Roux et liaisons de base</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ farine de blé tamisée type 55</t>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>DISSOUDRE</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
-    <t>Roux Blanc</t>
+    <t>Concentré liquide champignons (collectivité)</t>
+  </si>
+  <si>
+    <t>Utiliser directement le concentré liquide, sans dilution — reconditionnement en cuisine.</t>
+  </si>
+  <si>
+    <t>ROUX BLANC</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+    <t>Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
   </si>
   <si>
     <t>ÉTUVER</t>
   </si>
   <si>
     <t>RÉDUIRE</t>
   </si>
   <si>
     <t>3 à 4 min</t>
   </si>
   <si>
     <t>REFROIDIR</t>
   </si>
   <si>
-    <t>Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiche technique — GRATIN DE POISSON À LA NORMANDE</t>
   </si>
   <si>
     <t>GRATIN DE POISSON À LA NORMANDE  GRO_CDC_074</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Roux Blanc</t>
+    <t xml:space="preserve">    ROUX BLANC</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
+    <t xml:space="preserve">    Concentré liquide champignons (collectivité)</t>
+  </si>
+  <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>↳ Fumet de poisson reconstitue (collectivite)  GRO-FUMET-POISS</t>
   </si>
   <si>
-    <t>↳ Roux Blanc  00SAU_REC001</t>
+    <t>↳ Concentré liquide champignons (collectivité)  GRO-CC-CHAMPI-CH</t>
+  </si>
+  <si>
+    <t>↳ ROUX BLANC  GRO_CDR_B280</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -510,66 +522,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
@@ -619,1276 +628,1314 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>271.29455</v>
+        <v>280.225355</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>2.7129455</v>
+        <v>2.80225355</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>271.29455</v>
+        <v>280.225355</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>4.6</v>
+        <v>9.85</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
+        <v>9.85</v>
+      </c>
+      <c r="F7" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" s="4">
+        <f>E7*0.0043</f>
+        <v>0.042355</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" s="9">
         <v>4.6</v>
-      </c>
-[...19 lines deleted...]
-        <v>9.85</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>9.85</v>
+        <v>4.6</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.003</f>
-        <v>0.02955</v>
+        <f>E8*3.2</f>
+        <v>14.72</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="12">
-        <v>39</v>
+      <c r="A9" t="s">
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
         <v>0.85</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.85</v>
       </c>
       <c r="F9" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*0.56</f>
+        <v>0.476</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
         <v>0.1</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*15</f>
-        <v>1.5</v>
+        <f>E10*64.8</f>
+        <v>6.48</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D11" s="9">
         <v>0.1</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.1</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G11" s="4">
         <f>E11*30</f>
         <v>3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" t="s">
         <v>50</v>
       </c>
       <c r="D12" s="9">
         <v>0.15</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.15</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*0</f>
-        <v>0</v>
+        <f>E12*23.08</f>
+        <v>3.462</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" t="s">
         <v>53</v>
       </c>
       <c r="D13" s="9">
         <v>0.85</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.85</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G13" s="4">
         <f>E13*4.9</f>
         <v>4.165</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" t="s">
         <v>53</v>
       </c>
       <c r="D14" s="9">
         <v>0.5</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G14" s="4">
         <f>E14*5.2</f>
         <v>2.6</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" t="s">
         <v>58</v>
       </c>
       <c r="D15" s="9">
         <v>2</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>2</v>
       </c>
       <c r="F15" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G15" s="4">
         <f>E15*2.2</f>
         <v>4.4</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" t="s">
         <v>61</v>
       </c>
       <c r="D16" s="9">
         <v>1.5</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>1.5</v>
       </c>
       <c r="F16" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G16" s="4">
         <f>E16*7.2</f>
         <v>10.8</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" t="s">
         <v>64</v>
       </c>
       <c r="D17" s="9">
         <v>0.25</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>0.25</v>
       </c>
       <c r="F17" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G17" s="4">
         <f>E17*5.8</f>
         <v>1.45</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="9">
         <v>12</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
         <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G18" s="4">
         <f>E18*16</f>
         <v>192</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" t="s">
         <v>67</v>
       </c>
       <c r="D19" s="9">
         <v>2</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
         <v>2</v>
       </c>
       <c r="F19" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G19" s="4">
         <f>E19*11.4</f>
         <v>22.8</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="s">
         <v>67</v>
       </c>
       <c r="D20" s="9">
         <v>1</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
         <v>1</v>
       </c>
       <c r="F20" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G20" s="4">
         <f>E20*13.83</f>
         <v>13.83</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21" t="s" s="3">
         <v>72</v>
       </c>
-      <c r="G21" s="13">
+      <c r="G21" s="12">
         <f>SUM(G7:G20)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F18"/>
+  <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>73</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>74</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>75</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>76</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>77</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>79</v>
       </c>
       <c r="C3" t="s">
         <v>80</v>
       </c>
       <c r="D3" s="11">
         <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F3" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>81</v>
       </c>
       <c r="C4" t="s">
         <v>80</v>
       </c>
       <c r="D4" s="11">
         <v>1.5</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F4" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>82</v>
       </c>
       <c r="C5" t="s">
         <v>80</v>
       </c>
       <c r="D5" s="11">
         <v>2</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>83</v>
       </c>
       <c r="C6" t="s">
         <v>80</v>
       </c>
       <c r="D6" s="11">
         <v>1</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F6" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>84</v>
       </c>
       <c r="C7" t="s">
         <v>80</v>
       </c>
       <c r="D7" s="11">
         <v>4.6</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F7" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>85</v>
       </c>
       <c r="C8" t="s">
         <v>77</v>
       </c>
       <c r="D8" s="11">
         <v>10</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>87</v>
       </c>
       <c r="C9" t="s">
         <v>80</v>
       </c>
       <c r="D9" s="11">
         <v>9.85</v>
       </c>
       <c r="E9" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>88</v>
       </c>
       <c r="C10" t="s">
         <v>80</v>
       </c>
       <c r="D10" s="11">
         <v>0.15</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>89</v>
       </c>
       <c r="C11" t="s">
         <v>80</v>
       </c>
       <c r="D11" s="11">
         <v>2</v>
       </c>
       <c r="E11" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>90</v>
       </c>
       <c r="C12" t="s">
         <v>80</v>
       </c>
       <c r="D12" s="11">
         <v>0.25</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F12" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
         <v>91</v>
       </c>
       <c r="C13" t="s">
         <v>80</v>
       </c>
       <c r="D13" s="11">
         <v>0.5</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
         <v>92</v>
       </c>
       <c r="C14" t="s">
         <v>80</v>
       </c>
       <c r="D14" s="11">
         <v>0.1</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F14" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
         <v>93</v>
       </c>
       <c r="C15" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D15" s="11">
         <v>0.1</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F15" t="s">
-        <v>44</v>
+        <v>86</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B16" t="s">
         <v>94</v>
       </c>
       <c r="C16" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D16" s="11">
-        <v>1.7</v>
+        <v>0.1</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F16" t="s">
-        <v>95</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B17" t="s">
+        <v>95</v>
+      </c>
+      <c r="C17" t="s">
+        <v>77</v>
+      </c>
+      <c r="D17" s="11">
+        <v>1.7</v>
+      </c>
+      <c r="E17" t="s">
+        <v>39</v>
+      </c>
+      <c r="F17" t="s">
         <v>96</v>
-      </c>
-[...10 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
         <v>97</v>
       </c>
       <c r="C18" t="s">
         <v>80</v>
       </c>
       <c r="D18" s="11">
         <v>0.85</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F18" t="s">
-        <v>41</v>
+        <v>53</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>2</v>
+      </c>
+      <c r="B19" t="s">
+        <v>98</v>
+      </c>
+      <c r="C19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D19" s="11">
+        <v>0.85</v>
+      </c>
+      <c r="E19" t="s">
+        <v>39</v>
+      </c>
+      <c r="F19" t="s">
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F12"/>
+  <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="14">
+      <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifiez les DLC, pesez les denrées, sélectionnez le matériel nécessaire. Désinfectez le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Préparations préliminaires — La veille : décongelez le poisson, les moules et les crevettes suivant la procédure. Habillez, lavez et égouttez les filets de poisson. Réservez en bac GN 1/1 H 200 en polycarbonate, muni d'une grille égouttoir. Réservez au froid. Déconditionnez les boîtes de champignons suivant la procédure. Égouttez et réservez au froid. Récupérez le jus des champignons dans une calotte. Réservez au froid. Déconditionnez les moules et les crevettes décortiquées suivant la procédure. Mettez séparément les moules et les crevettes décortiquées dans 2 bacs GN 1/1 H 45 perforés. Doublez d'un bac plein pour les stocker au froid.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Confectionner le roux — Dans un rondeau, faites fondre le beurre. Ajoutez la farine. Mélangez au fouet. Laissez cuire à feu doux. Au terme de la cuisson, le roux blanchit et devient mousseux. Refroidissez le roux dans le rondeau qui servira ultérieurement à la fabrication de la sauce.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="14">
+      <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Confectionner la sauce normande — Réalisez le fumet de poisson à partir de fond déshydraté en se reportant aux recommandations du fabricant. Versez le fumet de poisson bouillant et le jus des champignons sur le roux froid. Mélangez les éléments au fouet. Portez à ébullition puis réduisez la source de chaleur et cuisez à feu doux pendant 10 minutes. Dépouillez la surface de la sauce. Ajoutez le concentré de poisson et le concentré de champignon pour en corser le goût. Mélangez. Dans une calotte, mélangez la crème fraîche et les jaunes d'œufs pasteurisés pour la liaison. Ajoutez la liaison crème fraîche et jaunes d'œufs au velouté. Montez et émulsionnez la sauce au mixeur pour la rendre onctueuse. Ajoutez le beurre en parcelles à la sauce. Mixez à nouveau. Rectifiez l'assaisonnement. Versez la sauce dans 2 bacs GN 1/1 H 150. Filmez les bacs pour éviter de tamponner la sauce. Stockez la sauce en armoire chaude et maintenez à +63°C en attente d'utilisation.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="inlineStr" s="14">
+      <c r="D6" t="inlineStr" s="13">
         <is>
           <t>Cuire le poisson — Préchauffez le four sur la position vapeur. Disposez le poisson dans 6 bacs GN 1/1 H 45 perforés. Étagez sur l'échelle de cuisson. Posez la sonde de cuisson au cœur d'un filet de poisson. Enfournez l'échelle de cuisson. Cuisez le poisson. Atteignez +63°C au cœur du poisson en fin de cuisson. Passez au four à la vapeur pendant 3 minutes les moules et les crevettes. Laissez s'égoutter tous les éléments dans le four quelques instants.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="14"/>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="inlineStr" s="14">
+      <c r="D7" t="inlineStr" s="13">
         <is>
           <t>Marquer le gratin — Préchauffez le four sur la position chaleur sèche à +175°C. Effeuillez les filets de poisson. Répartissez le poisson, les moules, les crevettes et les champignons émincés dans 5 bacs GN 1/1 H 65. Nappez de sauce normande les bacs garnis de poisson et de garniture. Agitez d'un mouvement circulaire les bacs de façon à lier tous les éléments ensemble. Saupoudrez le dessus d'emmenthal râpé. Enfournez et gratinez. Respectez la procédure de fin de cuisson. Stockez en armoire chaude et maintenez +63°C à cœur du gratin en attente de consommation.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="14"/>
+      <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
       <c r="C8" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="D8" t="s" s="14">
         <v>106</v>
       </c>
-      <c r="E8" t="s" s="14"/>
+      <c r="D8" t="s" s="13">
+        <v>107</v>
+      </c>
+      <c r="E8" t="s" s="13"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
         <v>1</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s" s="14">
+      <c r="C9"/>
+      <c r="D9" t="s" s="13">
         <v>109</v>
       </c>
-      <c r="E9" t="s" s="14"/>
+      <c r="E9" t="s" s="13"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C10" t="s">
-        <v>110</v>
-[...6 lines deleted...]
-      <c r="E10" t="s" s="14"/>
+        <v>111</v>
+      </c>
+      <c r="D10" t="s" s="13">
+        <v>112</v>
+      </c>
+      <c r="E10" t="s" s="13"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C11" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="D11" t="inlineStr" s="14">
+        <v>113</v>
+      </c>
+      <c r="D11" t="inlineStr" s="13">
         <is>
-          <t>Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</t>
+          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
         </is>
       </c>
-      <c r="E11" t="s" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="E11" t="s" s="13"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>3</v>
+      </c>
+      <c r="C12" t="s">
+        <v>114</v>
+      </c>
+      <c r="D12" t="inlineStr" s="13">
+        <is>
+          <t>Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</t>
+        </is>
+      </c>
+      <c r="E12" t="s" s="13">
+        <v>115</v>
+      </c>
+      <c r="F12"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>110</v>
+      </c>
+      <c r="B13">
         <v>4</v>
       </c>
-      <c r="C12" t="s">
-[...6 lines deleted...]
-      <c r="F12"/>
+      <c r="C13" t="s">
+        <v>116</v>
+      </c>
+      <c r="D13" t="inlineStr" s="13">
+        <is>
+          <t>Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
+        </is>
+      </c>
+      <c r="E13" t="s" s="13"/>
+      <c r="F13"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D43"/>
+  <dimension ref="A1:D45"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"GRO_CDC_074 · GRO.POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_074 · GRO.POISSONS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>116</v>
+      <c r="A4" t="s" s="15">
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>119</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifiez les DLC, pesez les denrées, sélectionnez le matériel nécessaire. Désinfectez le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="14">
+      <c r="A6" t="s" s="16">
+        <v>120</v>
+      </c>
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — La veille : décongelez le poisson, les moules et les crevettes suivant la procédure. Habillez, lavez et égouttez les filets de poisson. Réservez en bac GN 1/1 H 200 en polycarbonate, muni d'une grille égouttoir. Réservez au froid. Déconditionnez les boîtes de champignons suivant la procédure. Égouttez et réservez au froid. Récupérez le jus des champignons dans une calotte. Réservez au froid. Déconditionnez les moules et les crevettes décortiquées suivant la procédure. Mettez séparément les moules et les crevettes décortiquées dans 2 bacs GN 1/1 H 45 perforés. Doublez d'un bac plein pour les stocker au froid.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B18</f>
         <v>Filets de colin lieu</v>
       </c>
       <c r="C7" s="11">
         <f>Besoins!E18</f>
         <v>12</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B19</f>
@@ -1897,95 +1944,95 @@
       <c r="C8" s="11">
         <f>Besoins!E19</f>
         <v>2</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
         <f>Besoins!B20</f>
         <v>Queues de crevettes décortiquées cuites</v>
       </c>
       <c r="C9" s="11">
         <f>Besoins!E20</f>
         <v>1</v>
       </c>
       <c r="D9" t="str">
         <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B10" t="str" s="14">
+      <c r="A10" t="s" s="16">
+        <v>121</v>
+      </c>
+      <c r="B10" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Confectionner le roux — Dans un rondeau, faites fondre le beurre. Ajoutez la farine. Mélangez au fouet. Laissez cuire à feu doux. Au terme de la cuisson, le roux blanchit et devient mousseux. Refroidissez le roux dans le rondeau qui servira ultérieurement à la fabrication de la sauce.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C11" s="11">
         <f>'Besoins'!$B$2*1.7</f>
         <v>1.7</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B12" t="str" s="14">
+      <c r="A12" t="s" s="16">
+        <v>123</v>
+      </c>
+      <c r="B12" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Confectionner la sauce normande — Réalisez le fumet de poisson à partir de fond déshydraté en se reportant aux recommandations du fabricant. Versez le fumet de poisson bouillant et le jus des champignons sur le roux froid. Mélangez les éléments au fouet. Portez à ébullition puis réduisez la source de chaleur et cuisez à feu doux pendant 10 minutes. Dépouillez la surface de la sauce. Ajoutez le concentré de poisson et le concentré de champignon pour en corser le goût. Mélangez. Dans une calotte, mélangez la crème fraîche et les jaunes d'œufs pasteurisés pour la liaison. Ajoutez la liaison crème fraîche et jaunes d'œufs au velouté. Montez et émulsionnez la sauce au mixeur pour la rendre onctueuse. Ajoutez le beurre en parcelles à la sauce. Mixez à nouveau. Rectifiez l'assaisonnement. Versez la sauce dans 2 bacs GN 1/1 H 150. Filmez les bacs pour éviter de tamponner la sauce. Stockez la sauce en armoire chaude et maintenez à +63°C en attente d'utilisation.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C13" s="11">
         <f>'Besoins'!$B$2*10</f>
         <v>10</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
         <f>Besoins!B15</f>
         <v>Crème fraîche liquide 15% MG allégée</v>
       </c>
       <c r="C14" s="11">
         <f>Besoins!E15</f>
         <v>2</v>
       </c>
       <c r="D14" t="str">
         <f>Besoins!F15</f>
         <v>lt</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
         <f>Besoins!B17</f>
         <v>Jaune d'oeuf liquide pasteurisé</v>
       </c>
       <c r="C15" s="11">
         <f>Besoins!E17</f>
@@ -2006,377 +2053,387 @@
         <f>Besoins!E14</f>
         <v>0.5</v>
       </c>
       <c r="D16" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
         <f>Besoins!B11</f>
         <v>Fumet de poisson concentré</v>
       </c>
       <c r="C17" s="11">
         <f>Besoins!E11</f>
         <v>0.1</v>
       </c>
       <c r="D17" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
-      <c r="B18" t="str">
-[...1 lines deleted...]
-        <v>Duxelles de champignons dehydratee</v>
+      <c r="B18" t="s">
+        <v>125</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E10</f>
+        <f>'Besoins'!$B$2*0.1</f>
         <v>0.1</v>
       </c>
-      <c r="D18" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D18" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B19" t="str" s="14">
+      <c r="A19" t="s" s="16">
+        <v>126</v>
+      </c>
+      <c r="B19" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Cuire le poisson — Préchauffez le four sur la position vapeur. Disposez le poisson dans 6 bacs GN 1/1 H 45 perforés. Étagez sur l'échelle de cuisson. Posez la sonde de cuisson au cœur d'un filet de poisson. Enfournez l'échelle de cuisson. Cuisez le poisson. Atteignez +63°C au cœur du poisson en fin de cuisson. Passez au four à la vapeur pendant 3 minutes les moules et les crevettes. Laissez s'égoutter tous les éléments dans le four quelques instants.</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
         <f>Besoins!B19</f>
         <v>Moules décoquillées cuites</v>
       </c>
       <c r="C20" s="11">
         <f>Besoins!E19</f>
         <v>2</v>
       </c>
       <c r="D20" t="str">
         <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
         <f>Besoins!B20</f>
         <v>Queues de crevettes décortiquées cuites</v>
       </c>
       <c r="C21" s="11">
         <f>Besoins!E20</f>
         <v>1</v>
       </c>
       <c r="D21" t="str">
         <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B22" t="str" s="14">
+      <c r="A22" t="s" s="16">
+        <v>127</v>
+      </c>
+      <c r="B22" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Marquer le gratin — Préchauffez le four sur la position chaleur sèche à +175°C. Effeuillez les filets de poisson. Répartissez le poisson, les moules, les crevettes et les champignons émincés dans 5 bacs GN 1/1 H 65. Nappez de sauce normande les bacs garnis de poisson et de garniture. Agitez d'un mouvement circulaire les bacs de façon à lier tous les éléments ensemble. Saupoudrez le dessus d'emmenthal râpé. Enfournez et gratinez. Respectez la procédure de fin de cuisson. Stockez en armoire chaude et maintenez +63°C à cœur du gratin en attente de consommation.</v>
       </c>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="str">
         <f>Besoins!B16</f>
         <v>Emmental râpé vrac</v>
       </c>
       <c r="C23" s="11">
         <f>Besoins!E16</f>
         <v>1.5</v>
       </c>
       <c r="D23" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>Champignons de Paris tranchés boîte</v>
       </c>
       <c r="C24" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>4.6</v>
       </c>
       <c r="D24" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>Champignons de Paris tranchés boîte</v>
       </c>
       <c r="C25" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>4.6</v>
       </c>
       <c r="D25" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
-      <c r="A27" t="s" s="16">
-        <v>125</v>
+      <c r="A27" t="s" s="15">
+        <v>128</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
-      <c r="A28" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B28" t="str" s="14">
+      <c r="A28" t="s" s="16">
+        <v>119</v>
+      </c>
+      <c r="B28" t="str" s="13">
         <f>"[DISSOUDRE] "&amp;Procedure!D8</f>
         <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="str">
-        <f>Besoins!B8</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C29" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>9.85</v>
       </c>
       <c r="D29" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="str">
         <f>Besoins!B12</f>
         <v>Fumet de Poisson déshydraté (Knorr Professional)</v>
       </c>
       <c r="C30" s="11">
         <f>Besoins!E12</f>
         <v>0.15</v>
       </c>
       <c r="D30" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
-      <c r="A32" t="s" s="16">
-        <v>126</v>
+      <c r="A32" t="s" s="15">
+        <v>129</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
-      <c r="A33" t="s" s="17">
-[...4 lines deleted...]
-        <v>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
+      <c r="A33" t="s" s="16">
+        <v>119</v>
+      </c>
+      <c r="B33" t="str" s="13">
+        <f>Procedure!D9</f>
+        <v>Utiliser directement le concentré liquide, sans dilution — reconditionnement en cuisine.</v>
       </c>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34" t="str">
-        <f>Besoins!B13</f>
-        <v>Beurre de cuisine bloc 10 kg</v>
+        <f>Besoins!B10</f>
+        <v>Concentré Liquide Champignons (CHEF, Nestlé Professional)</v>
       </c>
       <c r="C34" s="11">
-        <f>Besoins!E13</f>
-        <v>0.85</v>
+        <f>Besoins!E10</f>
+        <v>0.1</v>
       </c>
       <c r="D34" t="str">
-        <f>Besoins!F13</f>
-        <v>kg</v>
+        <f>Besoins!F10</f>
+        <v>lt</v>
       </c>
     </row>
     <row r="35">
       <c r="A35"/>
-      <c r="B35" t="str">
-[...10 lines deleted...]
-      </c>
+      <c r="B35"/>
+      <c r="C35"/>
+      <c r="D35"/>
     </row>
     <row r="36">
-      <c r="A36" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A36" t="s" s="15">
+        <v>130</v>
+      </c>
+      <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
     </row>
     <row r="37">
-      <c r="A37"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A37" t="s" s="16">
+        <v>119</v>
+      </c>
+      <c r="B37" t="str" s="13">
+        <f>"[METTRE EN PLACE] "&amp;Procedure!D10</f>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
+      </c>
+      <c r="C37"/>
+      <c r="D37"/>
     </row>
     <row r="38">
       <c r="A38"/>
       <c r="B38" t="str">
+        <f>Besoins!B13</f>
+        <v>Beurre de cuisine bloc 10 kg</v>
+      </c>
+      <c r="C38" s="11">
+        <f>Besoins!E13</f>
+        <v>0.85</v>
+      </c>
+      <c r="D38" t="str">
+        <f>Besoins!F13</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39"/>
+      <c r="B39" t="str">
         <f>Besoins!B9</f>
-        <v>farine de blé tamisée type 55</v>
-[...1 lines deleted...]
-      <c r="C38" s="11">
+        <v>Farine de blé T55</v>
+      </c>
+      <c r="C39" s="11">
         <f>Besoins!E9</f>
         <v>0.85</v>
       </c>
-      <c r="D38" t="str">
+      <c r="D39" t="str">
         <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="39">
-[...9 lines deleted...]
-    </row>
     <row r="40">
-      <c r="A40"/>
-[...2 lines deleted...]
-        <v>ℹ</v>
+      <c r="A40" t="s" s="16">
+        <v>120</v>
+      </c>
+      <c r="B40" t="str" s="13">
+        <f>"[ÉTUVER] "&amp;Procedure!D11</f>
+        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</v>
       </c>
       <c r="C40"/>
       <c r="D40"/>
     </row>
     <row r="41">
-      <c r="A41" t="s" s="17">
+      <c r="A41" t="s" s="16">
         <v>121</v>
       </c>
-      <c r="B41" t="str" s="14">
-[...1 lines deleted...]
-        <v>[REFROIDIR] Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</v>
+      <c r="B41" t="str" s="13">
+        <f>"[RÉDUIRE] "&amp;Procedure!D12</f>
+        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</v>
       </c>
       <c r="C41"/>
       <c r="D41"/>
     </row>
     <row r="42">
       <c r="A42"/>
-      <c r="B42"/>
+      <c r="B42" t="str" s="17">
+        <f>"ℹ "&amp;Procedure!E12</f>
+        <v>ℹ</v>
+      </c>
       <c r="C42"/>
       <c r="D42"/>
     </row>
     <row r="43">
-      <c r="A43" t="s" s="19">
-[...2 lines deleted...]
-      <c r="B43"/>
+      <c r="A43" t="s" s="16">
+        <v>123</v>
+      </c>
+      <c r="B43" t="str" s="13">
+        <f>"[REFROIDIR] "&amp;Procedure!D13</f>
+        <v>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</v>
+      </c>
       <c r="C43"/>
       <c r="D43"/>
     </row>
+    <row r="44">
+      <c r="A44"/>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+    </row>
+    <row r="45">
+      <c r="A45" t="s" s="18">
+        <v>22</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
-  <mergeCells count="18">
+  <mergeCells count="20">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="A27:D27"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="A32:D32"/>
     <mergeCell ref="B33:D33"/>
-    <mergeCell ref="B36:D36"/>
-    <mergeCell ref="B39:D39"/>
+    <mergeCell ref="A36:D36"/>
+    <mergeCell ref="B37:D37"/>
     <mergeCell ref="B40:D40"/>
     <mergeCell ref="B41:D41"/>
-    <mergeCell ref="A43:D43"/>
+    <mergeCell ref="B42:D42"/>
+    <mergeCell ref="B43:D43"/>
+    <mergeCell ref="A45:D45"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>GRATIN DE POISSON À LA NORMANDE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>