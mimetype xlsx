--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -239,51 +239,51 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E38"/>
+  <dimension ref="A1:E41"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -682,123 +682,165 @@
       </c>
       <c r="C32" s="10">
         <f>B2*0.00073</f>
         <v>0.073</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
       <c r="E32" t="s" s="8"/>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="s">
         <v>22</v>
       </c>
       <c r="C33" s="10">
         <f>B2*0.00007</f>
         <v>0.007</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33" t="s" s="8"/>
     </row>
     <row r="34">
-      <c r="A34" t="s" s="11">
+      <c r="A34"/>
+      <c r="B34" t="s">
+        <v>14</v>
+      </c>
+      <c r="C34" s="10">
+        <f>B2*0.0025</f>
+        <v>0.25</v>
+      </c>
+      <c r="D34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" t="s" s="8"/>
+    </row>
+    <row r="35">
+      <c r="A35" t="s" s="11">
         <v>26</v>
       </c>
-      <c r="B34" t="inlineStr" s="12">
+      <c r="B35" t="inlineStr" s="12">
         <is>
           <t>Marquer la cuisson du poisson — Préchauffez le four en chaleur sèche à +175°C. Dans la sauteuse, faites fondre à l'huile les oignons émincés. Répartissez ensuite les oignons dans 8 bacs GN 1/1 H 45. Épongez, si nécessaire, avec du papier absorbant, les portions de poisson. Salez et poivrez. Déposez la farine dans un bac GN 1/1 H 100. Roulez les portions dans la farine. Tapotez chaque portion entre les mains pour retirer l'excès de farine. Dans la sauteuse, saisissez à l'huile les portions sur les deux faces. Disposez 12 portions par bac sur le lit d'oignon. Nappez de fondue de tomate chaque portion. Parsemez d'olives noires. Étagez les bacs sur l'échelle de cuisson. Posez la sonde de cuisson au cœur du poisson. Enfournez. Finissez de cuire en atteignant +63°C à cœur. Respectez la procédure de fin de cuisson. Stockez en armoire chaude et maintenez à la température de +63°C à cœur en attente de consommation.</t>
         </is>
       </c>
-      <c r="C34"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C35"/>
+      <c r="D35"/>
       <c r="E35" t="s" s="8"/>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" s="10">
+        <f>B2*0.02</f>
+        <v>2</v>
+      </c>
+      <c r="D36" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" t="s" s="8"/>
+    </row>
+    <row r="37">
+      <c r="A37"/>
+      <c r="B37" t="s">
         <v>11</v>
       </c>
-      <c r="C36" s="10">
+      <c r="C37" s="10">
         <f>B2*0.05</f>
         <v>5</v>
       </c>
-      <c r="D36" t="s">
-[...5 lines deleted...]
-      <c r="A37" t="s" s="11">
+      <c r="D37" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" t="s" s="8"/>
+    </row>
+    <row r="38">
+      <c r="A38"/>
+      <c r="B38" t="s">
+        <v>19</v>
+      </c>
+      <c r="C38" s="10">
+        <f>B2*0.02</f>
+        <v>2</v>
+      </c>
+      <c r="D38" t="s">
+        <v>10</v>
+      </c>
+      <c r="E38" t="s" s="8"/>
+    </row>
+    <row r="39">
+      <c r="A39"/>
+      <c r="B39" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="10">
+        <f>B2*0.01</f>
+        <v>1</v>
+      </c>
+      <c r="D39" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" t="s" s="8"/>
+    </row>
+    <row r="40">
+      <c r="A40" t="s" s="11">
         <v>27</v>
       </c>
-      <c r="B37" t="inlineStr" s="12">
+      <c r="B40" t="inlineStr" s="12">
         <is>
           <t>Dresser et servir — Dressez le poisson sur la tombée d'oignon. Accompagnez de riz pilaf, de pommes anglaise, d'épinards braisés, de gratin de légumes divers, etc.</t>
         </is>
       </c>
-      <c r="C37"/>
-[...4 lines deleted...]
-      <c r="A38" t="s" s="13">
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40" t="s" s="8"/>
+    </row>
+    <row r="41">
+      <c r="A41" t="s" s="13">
         <v>28</v>
       </c>
-      <c r="B38"/>
-[...2 lines deleted...]
-      <c r="E38" t="s" s="8"/>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="B25:D25"/>
-    <mergeCell ref="B34:D34"/>
-[...1 lines deleted...]
-    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="B40:D40"/>
+    <mergeCell ref="A41:D41"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>PAVÉS DE COLIN PROVENÇAL</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>