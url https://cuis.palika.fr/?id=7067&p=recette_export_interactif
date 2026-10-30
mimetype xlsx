--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1,191 +1,202 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="FILETS DE POISSON SAUCE DUXELLE" sheetId="1" r:id="rId1"/>
     <sheet name="Fumet de poisson reconstitue (c" sheetId="2" r:id="rId2"/>
     <sheet name="Fumet de crustacés reconstitué " sheetId="3" r:id="rId3"/>
+    <sheet name="Concentré de tomate — boîte 4/4" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <si>
     <t>FILETS DE POISSON SAUCE DUXELLES</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>FILETS DE POISSON SAUCE DUXELLES  GRO_CDC_071</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Filets de colin lieu</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    CERFEUIL (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de poisson reconstitue (collectivite) — voir l'onglet "Fumet de poisson reconstitue (c"</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de crustacés reconstitué (collectivité) — voir l'onglet "Fumet de crustacés reconstitué "</t>
   </si>
   <si>
-    <t xml:space="preserve">    Duxelles de champignons dehydratee</t>
-[...2 lines deleted...]
-    <t>bte</t>
+    <t xml:space="preserve">    Duxelles de champignons déshydratée, boîte (pièce) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Vin blanc sec de cuisson</t>
   </si>
   <si>
+    <t xml:space="preserve">    Concentré de tomate — boîte 4/4 (collectivité) — voir l'onglet "Concentré de tomate — boîte 4/4"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Crème fraîche liquide 15% MG allégée</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poivre noir moulu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Farine de blé T55</t>
+  </si>
+  <si>
+    <t>1.</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>6.</t>
+  </si>
+  <si>
+    <t>7.</t>
+  </si>
+  <si>
+    <t>Dresser et servir — Dressez les portions de poisson nappées de sauce duxelles. Saupoudrez de persil et cerfeuil hachés.</t>
+  </si>
+  <si>
+    <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
+  </si>
+  <si>
+    <t>Fumet de poisson reconstitue (collectivite)</t>
+  </si>
+  <si>
+    <t>Quantité totale à produire (cumulée)</t>
+  </si>
+  <si>
+    <t>référence : 1 lt — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>Fumet de poisson reconstitue (collectivite)  GRO-FUMET-POISS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Fumet de Poisson déshydraté (Knorr Professional)</t>
+  </si>
+  <si>
+    <t>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
+  </si>
+  <si>
+    <t>Fumet de crustacés reconstitué (collectivité)</t>
+  </si>
+  <si>
+    <t>Fumet de crustacés reconstitué (collectivité)  GRO-FUMET-CRUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Fumet de Crustacés déshydraté (Knorr Professional)</t>
+  </si>
+  <si>
+    <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
+  </si>
+  <si>
+    <t>Concentré de tomate — boîte 4/4 (collectivité)</t>
+  </si>
+  <si>
+    <t>référence : 0,88 kg — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>Concentré de tomate — boîte 4/4 (collectivité)  GRO-CONC-TOMATE</t>
+  </si>
+  <si>
     <t xml:space="preserve">    Concentré de tomate double</t>
-  </si>
-[...70 lines deleted...]
-    <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
@@ -278,52 +289,53 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
-<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
-<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E44"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
@@ -442,175 +454,175 @@
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.1</f>
         <v>10</v>
       </c>
       <c r="D11" t="s">
         <v>13</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="10">
         <f>B2*0.015</f>
         <v>1.5</v>
       </c>
       <c r="D12" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C13" s="10">
         <f>B2*0.02</f>
         <v>2</v>
       </c>
       <c r="D13" t="s">
         <v>13</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C14" s="10">
         <f>B2*0.004</f>
         <v>0.4</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C15" s="10">
         <f>B2*0.02</f>
         <v>2</v>
       </c>
       <c r="D15" t="s">
         <v>13</v>
       </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C16" s="10">
         <f>B2*0.00073</f>
         <v>0.073</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C17" s="10">
         <f>B2*0.00007</f>
         <v>0.007</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>11</v>
       </c>
       <c r="C18" s="10">
         <f>B2*0.003</f>
         <v>0.3</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C19" s="10">
         <f>B2*0.003</f>
         <v>0.3</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21" t="s" s="11">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B21" t="inlineStr" s="12">
         <is>
           <t>Mise en place du poste de travail — Vérifiez les DLC, pesez les denrées, sélectionnez le matériel nécessaire. Désinfectez le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
       <c r="A22" t="s" s="11">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B22" t="inlineStr" s="12">
         <is>
           <t>Préparations préliminaires — La veille : décongelez le poisson suivant la procédure. Habillez, portionnez, lavez et égouttez le poisson. Réservez dans un bac GN 2/1 H 200 en polycarbonate, muni d'une grille égouttoir. Déconditionnez la boîte de tomate concentrée suivant la procédure. Réservez le contenu au froid. Lavez et désinfectez le persil et le cerfeuil suivant la procédure. Hachez le persil et le cerfeuil. Réservez au froid. Dans une petite russe, faites fondre 250 g de beurre. Au pinceau, badigeonnez le fond de 8 bacs GN 1/1 H 65. Réservez.</t>
         </is>
       </c>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>7</v>
       </c>
       <c r="C23" s="10">
         <f>B2*0.14</f>
         <v>14</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
@@ -635,619 +647,736 @@
       <c r="C25" s="10">
         <f>B2*0.001</f>
         <v>0.1</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
       <c r="E25" t="s" s="8"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="10">
         <f>B2*0.0025</f>
         <v>0.25</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
       <c r="E26" t="s" s="8"/>
     </row>
     <row r="27">
       <c r="A27" t="s" s="11">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B27" t="inlineStr" s="12">
         <is>
           <t>Confectionner la duxelles — Dans une russe, confectionnez 2 litres de fumet de poisson à partir de fond déshydraté, en se reportant aux recommandations du fabricant. Dans une russe, confectionnez la duxelles de champignons en se reportant aux recommandations du fabricant. Réservez. Ajoutez à la duxelles la tomate concentrée et le fumet de poisson. Laissez cuire doucement afin d'obtenir la consistance d'une purée moelleuse. Rectifiez l'assaisonnement. Réservez au chaud en attente d'utilisation.</t>
         </is>
       </c>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27" t="s" s="8"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="10">
         <f>B2*0.02</f>
         <v>2</v>
       </c>
       <c r="D28" t="s">
         <v>13</v>
       </c>
       <c r="E28" t="s" s="8"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="10">
         <f>B2*0.015</f>
         <v>1.5</v>
       </c>
       <c r="D29" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="E29" t="s" s="8"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C30" s="10">
         <f>B2*0.004</f>
         <v>0.4</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30" t="s" s="8"/>
     </row>
     <row r="31">
       <c r="A31" t="s" s="11">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B31" t="inlineStr" s="12">
         <is>
           <t>Confectionner le roux — Dans un rondeau, faites fondre le beurre. Ajoutez la farine tamisée. Remuez au fouet. Au terme de la cuisson, le roux blanchit et devient mousseux. Refroidissez le roux dans le rondeau qui servira ultérieurement à l'élaboration de la sauce.</t>
         </is>
       </c>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31" t="s" s="8"/>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="s">
         <v>11</v>
       </c>
       <c r="C32" s="10">
         <f>B2*0.003</f>
         <v>0.3</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
       <c r="E32" t="s" s="8"/>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C33" s="10">
         <f>B2*0.003</f>
         <v>0.3</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33" t="s" s="8"/>
     </row>
     <row r="34">
       <c r="A34" t="s" s="11">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B34" t="inlineStr" s="12">
         <is>
           <t>Confectionner la sauce — Dans une russe, confectionnez le fumet de crustacés à partir de fond déshydraté en se reportant aux recommandations du fabricant. Versez le fumet de crustacés bouillant sur le roux froid. Mélangez au fouet. Portez à ébullition sans cesser de remuer. Laissez cuire à feu doux le velouté pendant 10 minutes. Ajoutez la crème fraîche au velouté de crustacés. Montez la sauce au mixeur pour lui donner de l'onctuosité. Adjoignez la duxelles au velouté crème. Mélangez l'ensemble au fouet. Rectifiez l'assaisonnement.</t>
         </is>
       </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34" t="s" s="8"/>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="10">
         <f>B2*0.1</f>
         <v>10</v>
       </c>
       <c r="D35" t="s">
         <v>13</v>
       </c>
       <c r="E35" t="s" s="8"/>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C36" s="10">
         <f>B2*0.02</f>
         <v>2</v>
       </c>
       <c r="D36" t="s">
         <v>13</v>
       </c>
       <c r="E36" t="s" s="8"/>
     </row>
     <row r="37">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C37" s="10">
         <f>B2*0.00073</f>
         <v>0.073</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
       <c r="E37" t="s" s="8"/>
     </row>
     <row r="38">
       <c r="A38"/>
       <c r="B38" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C38" s="10">
         <f>B2*0.00007</f>
         <v>0.007</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
       <c r="E38" t="s" s="8"/>
     </row>
     <row r="39">
       <c r="A39" t="s" s="11">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B39" t="inlineStr" s="12">
         <is>
           <t>Marquer la cuisson du poisson — Préchauffez le four sur la position mixte à +170°C. Nappez le fond des bacs GN de sauce crustacés à la duxelles. Disposez sur le fond des bacs saucés 12 portions de poisson par bac. Saucez le dessus des filets de poisson. Couvrez. Étagez les bacs garnis sur l'échelle de cuisson. Posez la sonde de cuisson au cœur d'une portion. Enfournez et cuisez à four mixte à +170°C. Atteignez +63°C à cœur en fin de cuisson. Respectez la procédure de fin de cuisson. Stockez en armoire chaude et maintenez à +63°C en attente de consommation.</t>
         </is>
       </c>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39" t="s" s="8"/>
     </row>
     <row r="40">
       <c r="A40"/>
       <c r="B40" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C40" s="10">
         <f>B2*0.02</f>
         <v>2</v>
       </c>
       <c r="D40" t="s">
         <v>13</v>
       </c>
       <c r="E40" t="s" s="8"/>
     </row>
     <row r="41">
       <c r="A41" t="s" s="11">
+        <v>28</v>
+      </c>
+      <c r="B41" t="s" s="12">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41" t="s" s="8"/>
     </row>
     <row r="42">
       <c r="A42"/>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="10">
         <f>B2*0.002</f>
         <v>0.2</v>
       </c>
       <c r="D42" t="s">
         <v>8</v>
       </c>
       <c r="E42" t="s" s="8"/>
     </row>
     <row r="43">
       <c r="A43"/>
       <c r="B43" t="s">
         <v>10</v>
       </c>
       <c r="C43" s="10">
         <f>B2*0.001</f>
         <v>0.1</v>
       </c>
       <c r="D43" t="s">
         <v>8</v>
       </c>
       <c r="E43" t="s" s="8"/>
     </row>
     <row r="44">
       <c r="A44" t="s" s="13">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="B27:D27"/>
     <mergeCell ref="B31:D31"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="B39:D39"/>
     <mergeCell ref="B41:D41"/>
     <mergeCell ref="A44:D44"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E12"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B2" s="14">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s" s="7">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C6" s="10">
         <f>B2*0.985</f>
         <v>1.97</v>
       </c>
       <c r="D6" t="s">
         <v>13</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C7" s="10">
         <f>B2*0.015</f>
         <v>0.03</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B9" t="s" s="12">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C10" s="10">
         <f>B2*0.985</f>
         <v>1.97</v>
       </c>
       <c r="D10" t="s">
         <v>13</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.015</f>
         <v>0.03</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="13">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A12:D12"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E12"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B2" s="14">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s" s="7">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C6" s="10">
         <f>B2*0.975</f>
         <v>9.75</v>
       </c>
       <c r="D6" t="s">
         <v>13</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C7" s="10">
         <f>B2*0.025</f>
         <v>0.25</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9" t="s" s="11">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B9" t="s" s="12">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C10" s="10">
         <f>B2*0.975</f>
         <v>9.75</v>
       </c>
       <c r="D10" t="s">
         <v>13</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.025</f>
         <v>0.25</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="13">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A12:D12"/>
+  </mergeCells>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E9"/>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>42</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1" t="s" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>32</v>
+      </c>
+      <c r="B2" s="14">
+        <v>0.4</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" t="s" s="7">
+        <v>43</v>
+      </c>
+      <c r="E2" t="s" s="8"/>
+    </row>
+    <row r="3">
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3" t="s" s="8"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="9">
+        <v>44</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s" s="8"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s" s="8"/>
+    </row>
+    <row r="6">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*1.1363636364</f>
+        <v>0.454545</v>
+      </c>
+      <c r="D6" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" t="s" s="8"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7" t="s" s="8"/>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8" t="inlineStr" s="3">
+        <is>
+          <t>Pivot de conversion : 1 boîte 4/4 de concentré de tomate double = 0,880kg net, convention déjà en place ailleurs dans le corpus (Fiches 136/139). AUCUNE mercuriale ferme trouvée pour le concentré de tomate spécifiquement (contrairement à la boîte 4/4 générique ~850g du référentiel unite_ref) -- valeur a_verifier, à corriger si une fiche technique produit réelle est trouvée. À utiliser pour toute fiche CDC exprimant le concentré de tomate en boîte(s) 4/4.</t>
+        </is>
+      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="13">
+        <v>30</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9" t="s" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="A9:D9"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>FILETS DE POISSON SAUCE DUXELLE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>