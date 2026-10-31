--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -61,93 +61,93 @@
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Court-bouillon reconstitué (collectivité) — voir l'onglet "Court-bouillon reconstitué (col"</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    LAIT</t>
   </si>
   <si>
     <t xml:space="preserve">    Échalotte hachée IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    Vinaigre de Xérès</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
-    <t xml:space="preserve">    Citron jaune frais (zeste/jus) — à réactualiser</t>
+    <t xml:space="preserve">    Citron jaune (pièce) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    Câpres au vinaigre bocal</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Court-bouillon reconstitué (collectivité)</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
     <t>référence : 1 lt — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>Court-bouillon reconstitué (collectivité)  GRO-COURT-BOUIL</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">    Court-bouillon instantané déshydraté (Maggi)</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>