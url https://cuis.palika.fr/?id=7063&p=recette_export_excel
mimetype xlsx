--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -17,223 +17,226 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="116">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>AILES DE RAIE AUX CÂPRES</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_067</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Poissons collectivité (GRO.POISSONS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 02:23</t>
+    <t>31/10/2026 04:04</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>CONS-CAPRE</t>
   </si>
   <si>
     <t>Câpres au vinaigre bocal</t>
   </si>
   <si>
     <t>Conserves de légumes</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>00000061</t>
-[...8 lines deleted...]
-    <t>lt</t>
+    <t>00POT_MP033</t>
+  </si>
+  <si>
+    <t>Vinaigre de Xérès</t>
+  </si>
+  <si>
+    <t>Vinaigres et acides</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
-    <t>00POT_MP033</t>
-[...7 lines deleted...]
-  <si>
     <t>MAGGI-CT-BOUIL</t>
   </si>
   <si>
     <t>Court-bouillon instantané déshydraté (Maggi)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>CITRON-JAUNE-FR</t>
   </si>
   <si>
     <t>Citron jaune frais (zeste/jus) — à réactualiser</t>
   </si>
   <si>
     <t>Agrumes</t>
   </si>
   <si>
+    <t>00000051</t>
+  </si>
+  <si>
+    <t>LAIT</t>
+  </si>
+  <si>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
-    <t>00000051</t>
-[...7 lines deleted...]
-  <si>
     <t>RNM6520160</t>
   </si>
   <si>
     <t>PERSIL simple France botte</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00813</t>
   </si>
   <si>
     <t>Échalotte hachée IQF</t>
@@ -262,78 +265,84 @@
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Poissons collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ailes de raie pelées</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Court-bouillon reconstitué (collectivité)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Court-bouillon instantané déshydraté (Maggi)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ LAIT</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Échalotte hachée IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vinaigre de Xérès</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ PERSIL PLAT (KG)</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ PERSIL simple France botte</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Citron jaune frais (zeste/jus) — à réactualiser</t>
+    <t xml:space="preserve">    ↳ Citron jaune (pièce)</t>
+  </si>
+  <si>
+    <t>Conversions fruits frais (P→K)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Citron jaune frais (zeste/jus) — à réactualiser</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Câpres au vinaigre bocal</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
@@ -350,50 +359,53 @@
     <t>Fiche technique — AILES DE RAIE AUX CÂPRES</t>
   </si>
   <si>
     <t>AILES DE RAIE AUX CÂPRES  GRO_CDC_067</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t xml:space="preserve">    Court-bouillon reconstitué (collectivité)</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Citron jaune (pièce) (conv.)</t>
   </si>
   <si>
     <t>↳ Court-bouillon reconstitué (collectivité)  GRO-COURT-BOUIL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -565,937 +577,959 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>402.13818</v>
+        <v>304.096208</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>4.0213818</v>
+        <v>3.04096208</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>402.13818</v>
+        <v>304.096208</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>1.5</v>
+        <v>21.56</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
+        <v>21.56</v>
+      </c>
+      <c r="F7" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" s="4">
+        <f>E7*0.0043</f>
+        <v>0.092708</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" s="9">
         <v>1.5</v>
-      </c>
-[...19 lines deleted...]
-        <v>21.56</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>21.56</v>
+        <v>1.5</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.003</f>
-        <v>0.06468</v>
+        <f>E8*6.2</f>
+        <v>9.3</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
-        <v>0.01</v>
+        <v>0.5</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.01</v>
+        <v>0.5</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*12.5</f>
-        <v>0.125</v>
+        <f>E9*12</f>
+        <v>6</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>0.5</v>
+        <v>0.01</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.5</v>
+        <v>0.01</v>
       </c>
       <c r="F10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*12</f>
-        <v>6</v>
+        <f>E10*12.5</f>
+        <v>0.125</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
         <v>0.44</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.44</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G11" s="4">
         <f>E11*8.98</f>
         <v>3.9512</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D12" s="9">
-        <v>30</v>
+        <v>3.6</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>30</v>
+        <v>3.6</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*3.2</f>
-        <v>96</v>
+        <f>E12*2.8</f>
+        <v>10.08</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s">
-        <v>51</v>
+      <c r="A13" t="s" s="12">
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D13" s="9">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
+        <v>2</v>
+      </c>
+      <c r="F13" t="s">
+        <v>35</v>
+      </c>
+      <c r="G13" s="4">
+        <f>E13*0.5999</f>
+        <v>1.1998</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" t="s">
+        <v>57</v>
+      </c>
+      <c r="D14" s="9">
         <v>3</v>
-      </c>
-[...19 lines deleted...]
-        <v>2</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*0.5999</f>
-        <v>1.1998</v>
+        <f>E14*5.2</f>
+        <v>15.6</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D15" s="9">
         <v>3</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>3</v>
       </c>
       <c r="F15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*4.5</f>
-        <v>13.5</v>
+        <f>E15*0.45</f>
+        <v>1.35</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C16" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D16" s="9">
         <v>0.05</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>0.05</v>
       </c>
       <c r="F16" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G16" s="4">
         <f>E16*0.35</f>
         <v>0.0175</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D17" s="9">
         <v>0.5</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F17" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G17" s="4">
         <f>E17*6.96</f>
         <v>3.48</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D18" s="9">
         <v>18</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
         <v>18</v>
       </c>
       <c r="F18" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G18" s="4">
         <f>E18*14.05</f>
         <v>252.9</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19" t="s" s="3">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G19" s="13">
         <f>SUM(G7:G18)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F16"/>
+  <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D3" s="11">
         <v>18</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D4" s="11">
         <v>22</v>
       </c>
       <c r="E4" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C5" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D5" s="11">
         <v>21.56</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D6" s="11">
         <v>0.44</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C7" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D7" s="11">
         <v>2</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C8" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D8" s="11">
         <v>0.5</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D9" s="11">
         <v>0.5</v>
       </c>
       <c r="E9" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C10" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D10" s="11">
         <v>3</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D11" s="11">
         <v>0.3</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F11" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C12" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D12" s="11">
         <v>3</v>
       </c>
       <c r="E12" t="s">
+        <v>61</v>
+      </c>
+      <c r="F12" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C13" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D13" s="11">
         <v>30</v>
       </c>
       <c r="E13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F13" t="s">
-        <v>50</v>
+        <v>92</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C14" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D14" s="11">
-        <v>0.05</v>
+        <v>3.6</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F14" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C15" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D15" s="11">
-        <v>0.01</v>
+        <v>0.05</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F15" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C16" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D16" s="11">
+        <v>0.01</v>
+      </c>
+      <c r="E16" t="s">
+        <v>39</v>
+      </c>
+      <c r="F16" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>1</v>
+      </c>
+      <c r="B17" t="s">
+        <v>96</v>
+      </c>
+      <c r="C17" t="s">
+        <v>79</v>
+      </c>
+      <c r="D17" s="11">
         <v>1.5</v>
       </c>
-      <c r="E16" t="s">
-[...3 lines deleted...]
-        <v>33</v>
+      <c r="E17" t="s">
+        <v>39</v>
+      </c>
+      <c r="F17" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>99</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail — Vérifiez les DLC, pesez les denrées, sélectionnez le matériel nécessaire. Désinfectez le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
@@ -1536,391 +1570,389 @@
         <is>
           <t>Marquer la cuisson du poisson — Préchauffez le four sur la position mixte à +170°C. Dans un rondeau, confectionnez le court-bouillon en suivant les recommandations du fabricant. Ajoutez le lait au court-bouillon. Plaquez 12 portions de poisson par bac, dans 8 bacs GN 1/1 H 65 perforés. Doublez les bacs perforés garnis de poisson avec des bacs de mêmes dimensions. Mouillez chaque bac avec 3 L de court-bouillon. Posez la sonde de cuisson dans une portion. Étagez les bacs sur l'échelle de cuisson. Enfournez. Atteignez la température de +63°C au cœur de la portion en fin de cuisson. Respectez la procédure de fin de cuisson. Égouttez les portions en désolidarisant les bacs perforés des autres bacs. Éliminez le fond de cuisson. Réemboîtez les bacs perforés dans les bacs. Filmez. Stockez en armoire chaude et maintenez à +63°C à cœur, en attente de consommation.</t>
         </is>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>Dresser et servir — Adjoignez le persil haché au beurre fondu aux câpres. Mélangez. Dressez une portion sur assiette, arrosez copieusement avec le beurre aux câpres. Ajoutez un quartier et une rondelle de citron.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B7">
         <v>1</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s" s="14">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D27"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"GRO_CDC_067 · GRO.POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_067 · GRO.POISSONS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifiez les DLC, pesez les denrées, sélectionnez le matériel nécessaire. Désinfectez le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — La veille : décongelez les ailes de raie suivant la procédure. Habillez les ailes de raie. Lavez et égouttez. Réservez au froid, dans un bac GN 2/1 H 200 en polycarbonate, muni d'une grille égouttoir. Lavez, désinfectez et, au cutter, hachez le persil. Réservez au froid. Lavez et désinfectez les citrons. Coupez 17 citrons en 6 quartiers. Cannelez et coupez en rondelles 10 citrons. Réservez au froid. Dans une calotte, faites fondre le beurre.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B18</f>
         <v>Ailes de raie pelées</v>
       </c>
       <c r="C7" s="11">
         <f>Besoins!E18</f>
         <v>18</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="17">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B8" t="str" s="14">
         <f>Procedure!D4</f>
         <v>Réaliser le beurre fondu aux câpres — Dans un petit rondeau, faites revenir au beurre les échalotes ciselées. Déglacez au vinaigre de Xérès. Pendant cette opération, émulsionnez le beurre fondu au mixeur. Ajoutez les câpres et le beurre fondu émulsionné aux échalotes. Salez et poivrez. Rectifiez l'assaisonnement. Réservez au chaud, dans un bain-marie ou en armoire chaude, dans 1 bac 2/1 H 250 ou dans un bahut filmé.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
         <f>Besoins!B17</f>
         <v>Échalotte hachée IQF</v>
       </c>
       <c r="C9" s="11">
         <f>Besoins!E17</f>
         <v>0.5</v>
       </c>
       <c r="D9" t="str">
         <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B9</f>
         <v>Vinaigre de Xérès</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E9</f>
         <v>0.5</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F9</f>
         <v>lt</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B14</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E14</f>
         <v>3</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
         <f>Besoins!B16</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C12" s="11">
         <f>Besoins!E16</f>
         <v>0.05</v>
       </c>
       <c r="D12" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B10</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E10</f>
         <v>0.01</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>Câpres au vinaigre bocal</v>
       </c>
       <c r="C14" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>1.5</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="17">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B15" t="str" s="14">
         <f>Procedure!D5</f>
         <v>Marquer la cuisson du poisson — Préchauffez le four sur la position mixte à +170°C. Dans un rondeau, confectionnez le court-bouillon en suivant les recommandations du fabricant. Ajoutez le lait au court-bouillon. Plaquez 12 portions de poisson par bac, dans 8 bacs GN 1/1 H 65 perforés. Doublez les bacs perforés garnis de poisson avec des bacs de mêmes dimensions. Mouillez chaque bac avec 3 L de court-bouillon. Posez la sonde de cuisson dans une portion. Étagez les bacs sur l'échelle de cuisson. Enfournez. Atteignez la température de +63°C au cœur de la portion en fin de cuisson. Respectez la procédure de fin de cuisson. Égouttez les portions en désolidarisant les bacs perforés des autres bacs. Éliminez le fond de cuisson. Réemboîtez les bacs perforés dans les bacs. Filmez. Stockez en armoire chaude et maintenez à +63°C à cœur, en attente de consommation.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C16" s="11">
         <f>'Besoins'!$B$2*22</f>
         <v>22</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B13</f>
         <v>LAIT</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E14</f>
+        <f>Besoins!E13</f>
         <v>2</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F13</f>
         <v>lt</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="17">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B18" t="str" s="14">
         <f>Procedure!D6</f>
         <v>Dresser et servir — Adjoignez le persil haché au beurre fondu aux câpres. Mélangez. Dressez une portion sur assiette, arrosez copieusement avec le beurre aux câpres. Ajoutez un quartier et une rondelle de citron.</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C19" s="11">
         <f>'Besoins'!$B$2*0.3</f>
         <v>0.3</v>
       </c>
       <c r="D19" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
-      <c r="B20" t="str">
-[...1 lines deleted...]
-        <v>Citron jaune frais (zeste/jus) — à réactualiser</v>
+      <c r="B20" t="s">
+        <v>114</v>
       </c>
       <c r="C20" s="11">
-        <f>Besoins!E12</f>
+        <f>'Besoins'!$B$2*30</f>
         <v>30</v>
       </c>
-      <c r="D20" t="str">
-[...1 lines deleted...]
-        <v>pc</v>
+      <c r="D20" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22" t="s" s="16">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23" t="s" s="17">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B23" t="str" s="14">
         <f>Procedure!D7</f>
         <v>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
-        <f>Besoins!B8</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C24" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>21.56</v>
       </c>
       <c r="D24" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="str">
         <f>Besoins!B11</f>
         <v>Court-bouillon instantané déshydraté (Maggi)</v>
       </c>
       <c r="C25" s="11">
         <f>Besoins!E11</f>
         <v>0.44</v>
       </c>
       <c r="D25" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27" t="s" s="18">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="11">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="A22:D22"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="A27:D27"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">