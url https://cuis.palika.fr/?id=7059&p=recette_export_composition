--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -68,93 +68,93 @@
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Poissons et fruits de mer surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
-[...2 lines deleted...]
-    <t>Matières diverses (à trier)</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de poisson concentré</t>
   </si>
   <si>
     <t>Fonds concentrés et extraits</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Roux Blanc</t>
+    <t xml:space="preserve">    ↳ ROUX BLANC</t>
   </si>
   <si>
     <t>Roux et liaisons de base</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ farine de blé tamisée type 55</t>
-[...2 lines deleted...]
-    <t>Épicerie salée</t>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Champignons de Paris tranchés boîte</t>
   </si>
   <si>
     <t>Conserves de légumes</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Baguette précuissonée à terminer</t>
   </si>
   <si>
     <t>Pains et bases précuits</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">