--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -26,51 +26,51 @@
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût total</t>
+    <t>Coût total H.T.</t>
   </si>
   <si>
     <t>VIN-BLANC-CUI</t>
   </si>
   <si>
     <t>Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
@@ -393,71 +393,71 @@
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="4">
         <v>6.3</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="5">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="3">
         <v>40</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="4">
-        <v>0</v>
+        <v>160</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="3">
         <v>5</v>
       </c>
       <c r="E9" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="4">
-        <v>22.5</v>
+        <v>2.25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="3">
         <v>0.1</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="4">
         <v>0.926</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>35</v>
@@ -485,51 +485,51 @@
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12" s="3">
         <v>0.15</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="4">
         <v>0.438</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="6">
         <v>39</v>
       </c>
       <c r="F13" s="7">
-        <v>58.16</v>
+        <v>197.91</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>MARINIÈRE DE MOULES</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>