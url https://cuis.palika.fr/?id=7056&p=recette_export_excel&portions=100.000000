--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -55,149 +55,152 @@
   <si>
     <t>GRO_CDC_063</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Poissons collectivité (GRO.POISSONS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 03:36</t>
+    <t>31/10/2026 06:17</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>VIN-BLANC-CUI</t>
   </si>
   <si>
     <t>Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
-    <t>00001743</t>
-[...7 lines deleted...]
-  <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>HER-THYM</t>
   </si>
   <si>
     <t>Thym séché</t>
   </si>
   <si>
     <t>Herbes aromatiques séchées</t>
   </si>
   <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
     <t>BEU-CUISINE</t>
   </si>
   <si>
     <t>Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>CRE-DOUBLE</t>
   </si>
   <si>
     <t>Crème double 45% MG</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t>00002293</t>
@@ -247,153 +250,150 @@
   <si>
     <t>Poissons collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ moules crues sous vide avec coquille</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Échalotes ciselées surgelées</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Thym séché</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Roux Blanc</t>
+    <t xml:space="preserve">    ↳ ROUX BLANC</t>
   </si>
   <si>
     <t>Roux et liaisons de base</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ farine de blé tamisée type 55</t>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème double 45% MG</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Jaune d'oeuf liquide pasteurisé</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Préparer la liaison terminale — Dans une calotte, mélangez au fouet les jaunes d'œufs et la crème double. Filmez et réservez au froid en attente d'utilisation.</t>
   </si>
   <si>
     <t>Dresser et servir — Nappez les moules de sauce mouclade. Servez de suite. Cuisez et servez en flux tendu.</t>
   </si>
   <si>
     <t>Suggestions — On peut ajouter à la sauce une pincée de poudre de curry, de safran, etc. Pour faciliter la liaison, on peut utiliser du roux déshydraté.</t>
   </si>
   <si>
-    <t>Roux Blanc</t>
+    <t>ROUX BLANC</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+    <t>Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
   </si>
   <si>
     <t>ÉTUVER</t>
   </si>
   <si>
     <t>RÉDUIRE</t>
   </si>
   <si>
     <t>3 à 4 min</t>
   </si>
   <si>
     <t>REFROIDIR</t>
   </si>
   <si>
-    <t>Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiche technique — MOUCLADE À LA CRÈME</t>
   </si>
   <si>
     <t>MOUCLADE À LA CRÈME  GRO_CDC_063</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Roux Blanc</t>
+    <t xml:space="preserve">    ROUX BLANC</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
-    <t>↳ Roux Blanc  00SAU_REC001</t>
+    <t>↳ ROUX BLANC  GRO_CDR_B280</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -571,827 +571,829 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>37.1225</v>
+        <v>177.2905</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.371225</v>
+        <v>1.772905</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>37.1225</v>
+        <v>177.2905</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
         <v>4</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
         <v>4</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
         <f>E7*2.8</f>
         <v>11.2</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="s" s="12">
-        <v>35</v>
+      <c r="A8" t="s">
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.3</v>
+        <v>0.01</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.3</v>
+        <v>0.01</v>
       </c>
       <c r="F8" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0</f>
-        <v>0</v>
+        <f>E8*12.5</f>
+        <v>0.125</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
-        <v>0.01</v>
+        <v>0.015</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.01</v>
+        <v>0.015</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*12.5</f>
-        <v>0.125</v>
+        <f>E9*8.5</f>
+        <v>0.1275</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>0.015</v>
+        <v>0.3</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.015</v>
+        <v>0.3</v>
       </c>
       <c r="F10" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*8.5</f>
-        <v>0.1275</v>
+        <f>E10*0.56</f>
+        <v>0.168</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
         <v>0.3</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.3</v>
       </c>
       <c r="F11" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="G11" s="4">
         <f>E11*4.9</f>
         <v>1.47</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D12" s="9">
         <v>1</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>1</v>
       </c>
       <c r="F12" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="G12" s="4">
         <f>E12*5.2</f>
         <v>5.2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D13" s="9">
         <v>1.5</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>1.5</v>
       </c>
       <c r="F13" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="G13" s="4">
         <f>E13*4.2</f>
         <v>6.3</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="12">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D14" s="9">
         <v>35</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>35</v>
       </c>
       <c r="F14" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*0</f>
-        <v>0</v>
+        <f>E14*4</f>
+        <v>140</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D15" s="9">
         <v>0.25</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>0.25</v>
       </c>
       <c r="F15" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="G15" s="4">
         <f>E15*5.8</f>
         <v>1.45</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D16" s="9">
         <v>1.5</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>1.5</v>
       </c>
       <c r="F16" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="G16" s="4">
         <f>E16*7.5</f>
         <v>11.25</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17" t="s" s="3">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G17" s="13">
         <f>SUM(G7:G16)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C3" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D3" s="11">
         <v>35</v>
       </c>
       <c r="E3" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
+        <v>72</v>
+      </c>
+      <c r="C4" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D4" s="11">
         <v>1.5</v>
       </c>
       <c r="E4" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D5" s="11">
         <v>1</v>
       </c>
       <c r="E5" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D6" s="11">
         <v>0.015</v>
       </c>
       <c r="E6" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F6" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D7" s="11">
         <v>4</v>
       </c>
       <c r="E7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F7" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D8" s="11">
         <v>0.01</v>
       </c>
       <c r="E8" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D9" s="11">
         <v>0.6</v>
       </c>
       <c r="E9" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C10" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D10" s="11">
         <v>0.3</v>
       </c>
       <c r="E10" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D11" s="11">
         <v>0.3</v>
       </c>
       <c r="E11" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F11" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C12" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D12" s="11">
         <v>1.5</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D13" s="11">
         <v>0.25</v>
       </c>
       <c r="E13" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail — Vérifiez les DLC, pesez les denrées, sélectionnez le matériel nécessaire. Désinfectez le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
@@ -1407,196 +1409,198 @@
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="14">
         <is>
           <t>Confectionner le roux — Dans une russe, faites fondre le beurre. Ajoutez la farine préalablement tamisée. Mélangez au fouet et laissez cuire à petit feu. Au terme de sa cuisson, le roux blanchit et devient mousseux. Laissez refroidir le roux dans le rondeau qui servira ultérieurement à la confection de la sauce.</t>
         </is>
       </c>
       <c r="E4" t="s" s="14"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s" s="14">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E5" t="s" s="14"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="inlineStr" s="14">
         <is>
           <t>Marquer la cuisson des moules — Mettez dans la sauteuse le beurre en parcelles, l'échalote hachée, la fleur de thym, le poivre moulu et le vin blanc. Répartissez les moules dans la sauteuse. Couvrez et cuisez à feu vif pendant 5 à 6 minutes. Au cours de la cuisson, à l'aide d'une araignée, faites venir les moules du dessous sur le dessus pour obtenir une cuisson régulière. Ne pas surcuire les moules. Vérifiez la cuisson. Respectez la procédure de fin de cuisson. À l'aide d'une araignée, décantez les moules dans 6 bacs GN 1/1 H 65, sitôt la fin de la cuisson. Couvrez les bacs. Stockez en armoire chaude et maintenez à +63°C en attente de consommation.</t>
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="inlineStr" s="14">
         <is>
           <t>Confectionner la sauce — En fonction de la quantité, portez à ébullition et liez le fond de cuisson des moules dans la sauteuse ou bien versez le fond chaud dans le rondeau où se trouve le roux froid. Liez en incorporant énergiquement au fouet le roux froid au fond de cuisson afin d'éviter la formation de grumeaux. Laissez cuire à feu doux tout en remuant. En dehors de la source de chaleur, ajoutez le mélange crème fraîche/jaunes d'œufs. Émulsionnez la sauce au mixeur pour la rendre onctueuse et mousseante. Rectifiez l'assaisonnement.</t>
         </is>
       </c>
       <c r="E7" t="s" s="14"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s" s="14">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E8" t="s" s="14"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>2</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s" s="14">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E9" t="s" s="14"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B10">
         <v>1</v>
       </c>
       <c r="C10" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D10" t="s" s="14">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E10" t="s" s="14"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B11">
         <v>2</v>
       </c>
       <c r="C11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D11" t="inlineStr" s="14">
         <is>
-          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</t>
+          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
         </is>
       </c>
       <c r="E11" t="s" s="14"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B12">
         <v>3</v>
       </c>
       <c r="C12" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D12" t="inlineStr" s="14">
         <is>
-          <t>Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</t>
+          <t>Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</t>
         </is>
       </c>
       <c r="E12" t="s" s="14">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B13">
         <v>4</v>
       </c>
       <c r="C13" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="D13" t="s" s="14">
         <v>98</v>
+      </c>
+      <c r="D13" t="inlineStr" s="14">
+        <is>
+          <t>Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
+        </is>
       </c>
       <c r="E13" t="s" s="14"/>
       <c r="F13"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D34"/>
+  <dimension ref="A1:D32"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>99</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"GRO_CDC_063 · GRO.POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_063 · GRO.POISSONS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
@@ -1649,51 +1653,51 @@
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="17">
         <v>103</v>
       </c>
       <c r="B8" t="str" s="14">
         <f>Procedure!D4</f>
         <v>Confectionner le roux — Dans une russe, faites fondre le beurre. Ajoutez la farine préalablement tamisée. Mélangez au fouet et laissez cuire à petit feu. Au terme de sa cuisson, le roux blanchit et devient mousseux. Laissez refroidir le roux dans le rondeau qui servira ultérieurement à la confection de la sauce.</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>104</v>
       </c>
       <c r="C9" s="11">
         <f>'Besoins'!$B$2*0.6</f>
         <v>0.6</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="17">
         <v>105</v>
       </c>
       <c r="B10" t="str" s="14">
         <f>Procedure!D5</f>
         <v>Préparer la liaison terminale — Dans une calotte, mélangez au fouet les jaunes d'œufs et la crème double. Filmez et réservez au froid en attente d'utilisation.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
         <f>Besoins!B13</f>
         <v>Crème double 45% MG</v>
       </c>
       <c r="C11" s="11">
         <f>Besoins!E13</f>
         <v>1.5</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F13</f>
@@ -1722,89 +1726,89 @@
       <c r="B13" t="str" s="14">
         <f>Procedure!D6</f>
         <v>Marquer la cuisson des moules — Mettez dans la sauteuse le beurre en parcelles, l'échalote hachée, la fleur de thym, le poivre moulu et le vin blanc. Répartissez les moules dans la sauteuse. Couvrez et cuisez à feu vif pendant 5 à 6 minutes. Au cours de la cuisson, à l'aide d'une araignée, faites venir les moules du dessous sur le dessus pour obtenir une cuisson régulière. Ne pas surcuire les moules. Vérifiez la cuisson. Respectez la procédure de fin de cuisson. À l'aide d'une araignée, décantez les moules dans 6 bacs GN 1/1 H 65, sitôt la fin de la cuisson. Couvrez les bacs. Stockez en armoire chaude et maintenez à +63°C en attente de consommation.</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
         <f>Besoins!B12</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C14" s="11">
         <f>Besoins!E12</f>
         <v>1</v>
       </c>
       <c r="D14" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B9</f>
         <v>Thym séché</v>
       </c>
       <c r="C15" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E9</f>
         <v>0.015</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
         <f>Besoins!B7</f>
         <v>Vin blanc sec de cuisson</v>
       </c>
       <c r="C16" s="11">
         <f>Besoins!E7</f>
         <v>4</v>
       </c>
       <c r="D16" t="str">
         <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B8</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E8</f>
         <v>0.01</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
         <f>Besoins!B16</f>
         <v>Échalotes ciselées surgelées</v>
       </c>
       <c r="C18" s="11">
         <f>Besoins!E16</f>
         <v>1.5</v>
       </c>
       <c r="D18" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="17">
         <v>107</v>
       </c>
       <c r="B19" t="str" s="14">
         <f>Procedure!D7</f>
         <v>Confectionner la sauce — En fonction de la quantité, portez à ébullition et liez le fond de cuisson des moules dans la sauteuse ou bien versez le fond chaud dans le rondeau où se trouve le roux froid. Liez en incorporant énergiquement au fouet le roux froid au fond de cuisson afin d'éviter la formation de grumeaux. Laissez cuire à feu doux tout en remuant. En dehors de la source de chaleur, ajoutez le mélange crème fraîche/jaunes d'œufs. Émulsionnez la sauce au mixeur pour la rendre onctueuse et mousseante. Rectifiez l'assaisonnement.</v>
@@ -1832,192 +1836,162 @@
         <v>Suggestions — On peut ajouter à la sauce une pincée de poudre de curry, de safran, etc. Pour faciliter la liaison, on peut utiliser du roux déshydraté.</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
       <c r="A23" t="s" s="16">
         <v>110</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24" t="s" s="17">
         <v>101</v>
       </c>
       <c r="B24" t="str" s="14">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D10</f>
-        <v>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="str">
         <f>Besoins!B11</f>
         <v>Beurre de cuisine bloc 10 kg</v>
       </c>
       <c r="C25" s="11">
         <f>Besoins!E11</f>
         <v>0.3</v>
       </c>
       <c r="D25" t="str">
         <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="str">
-        <f>Besoins!B8</f>
-        <v>farine de blé tamisée type 55</v>
+        <f>Besoins!B10</f>
+        <v>Farine de blé T55</v>
       </c>
       <c r="C26" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E10</f>
         <v>0.3</v>
       </c>
       <c r="D26" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s" s="17">
         <v>102</v>
       </c>
       <c r="B27" t="str" s="14">
         <f>"[ÉTUVER] "&amp;Procedure!D11</f>
-        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</v>
+        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</v>
       </c>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
-      <c r="A28"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A28" t="s" s="17">
+        <v>103</v>
+      </c>
+      <c r="B28" t="str" s="14">
+        <f>"[RÉDUIRE] "&amp;Procedure!D12</f>
+        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29"/>
-      <c r="B29" t="str">
-[...10 lines deleted...]
-      </c>
+      <c r="B29" t="str" s="18">
+        <f>"ℹ "&amp;Procedure!E12</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29"/>
     </row>
     <row r="30">
       <c r="A30" t="s" s="17">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B30" t="str" s="14">
-        <f>"[RÉDUIRE] "&amp;Procedure!D12</f>
-        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</v>
+        <f>"[REFROIDIR] "&amp;Procedure!D13</f>
+        <v>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</v>
       </c>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
       <c r="A31"/>
-      <c r="B31" t="str" s="18">
-[...2 lines deleted...]
-      </c>
+      <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
-      <c r="A32" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A32" t="s" s="19">
+        <v>22</v>
+      </c>
+      <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
-    </row>
-[...12 lines deleted...]
-      <c r="D34"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="18">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="A23:D23"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="B27:D27"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="B29:D29"/>
     <mergeCell ref="B30:D30"/>
-    <mergeCell ref="B31:D31"/>
-[...1 lines deleted...]
-    <mergeCell ref="A34:D34"/>
+    <mergeCell ref="A32:D32"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>MOUCLADE À LA CRÈME</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>