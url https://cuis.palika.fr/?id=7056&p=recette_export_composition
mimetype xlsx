--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -86,63 +86,63 @@
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Thym séché</t>
   </si>
   <si>
     <t>Herbes aromatiques séchées</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Roux Blanc</t>
+    <t xml:space="preserve">    ↳ ROUX BLANC</t>
   </si>
   <si>
     <t>Roux et liaisons de base</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ farine de blé tamisée type 55</t>
-[...2 lines deleted...]
-    <t>Épicerie salée</t>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème double 45% MG</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Jaune d'oeuf liquide pasteurisé</t>
   </si>
   <si>
     <t>Ovoproduits</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="2">