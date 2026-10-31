--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -55,164 +55,167 @@
   <si>
     <t>GRO_CDC_059</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Poissons collectivité (GRO.POISSONS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 01:43</t>
+    <t>31/10/2026 04:06</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>VIN-BLANC-CUI</t>
   </si>
   <si>
     <t>Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
-    <t>lt</t>
-[...1 lines deleted...]
-  <si>
     <t>COULIS-TOMATE</t>
   </si>
   <si>
     <t>Coulis de tomate cuisinée</t>
   </si>
   <si>
     <t>Concentrés et purées cuisines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>00000061</t>
-[...16 lines deleted...]
-  <si>
     <t>EPI-PIMENT-CAYE</t>
   </si>
   <si>
     <t>Piment de Cayenne</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
     <t>KNORR-FUMET-CRUS</t>
   </si>
   <si>
     <t>Fumet de Crustacés déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>BEU-CUISINE</t>
   </si>
   <si>
     <t>Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>CRE-FRAICHE-LI</t>
@@ -271,180 +274,177 @@
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Poissons collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Filets de colin lieu</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Queues de crevettes décortiquées cuites</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de crustacés reconstitué (collectivité)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fumet de Crustacés déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Coulis de tomate cuisinée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Roux Blanc</t>
+    <t xml:space="preserve">    ↳ ROUX BLANC</t>
   </si>
   <si>
     <t>Roux et liaisons de base</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ farine de blé tamisée type 55</t>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Fumet de crustacés reconstitué (collectivité)</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
-    <t>Roux Blanc</t>
+    <t>ROUX BLANC</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+    <t>Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
   </si>
   <si>
     <t>ÉTUVER</t>
   </si>
   <si>
     <t>RÉDUIRE</t>
   </si>
   <si>
     <t>3 à 4 min</t>
   </si>
   <si>
     <t>REFROIDIR</t>
   </si>
   <si>
-    <t>Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiche technique — ESTOUFFADE DE GRENADIER AU COULIS DE TOMATE ET AUX CREVETTES (FAÇON NANTUA)</t>
   </si>
   <si>
     <t>ESTOUFFADE DE GRENADIER AU COULIS DE TOMATE ET AUX CREVETTES (FAÇON NANTUA)  GRO_CDC_059</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Roux Blanc</t>
+    <t xml:space="preserve">    ROUX BLANC</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de crustacés reconstitué (collectivité)</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
     <t>↳ Fumet de crustacés reconstitué (collectivité)  GRO-FUMET-CRUS</t>
   </si>
   <si>
-    <t>↳ Roux Blanc  00SAU_REC001</t>
+    <t>↳ ROUX BLANC  GRO_CDR_B280</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -513,66 +513,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
@@ -622,1518 +619,1522 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>274.48885</v>
+        <v>274.86299</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>2.7448885</v>
+        <v>2.7486299</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>274.48885</v>
+        <v>274.86299</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>2</v>
+        <v>7.8</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>2</v>
+        <v>7.8</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*2.8</f>
-        <v>5.6</v>
+        <f>E7*0.0043</f>
+        <v>0.03354</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*1.9</f>
-        <v>7.6</v>
+        <f>E8*2.8</f>
+        <v>5.6</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="12">
+      <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>7.8</v>
+        <v>4</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>7.8</v>
+        <v>4</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0.003</f>
-        <v>0.0234</v>
+        <f>E9*1.9</f>
+        <v>7.6</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="12">
-        <v>42</v>
+      <c r="A10" t="s">
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>0.65</v>
+        <v>0.008</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.65</v>
+        <v>0.008</v>
       </c>
       <c r="F10" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0</f>
-        <v>0</v>
+        <f>E10*9.8</f>
+        <v>0.0784</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" t="s">
         <v>45</v>
       </c>
-      <c r="B11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" s="9">
-        <v>0.008</v>
+        <v>0.007</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.008</v>
+        <v>0.007</v>
       </c>
       <c r="F11" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*9.8</f>
-        <v>0.0784</v>
+        <f>E11*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D12" s="9">
-        <v>0.007</v>
+        <v>0.65</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.007</v>
+        <v>0.65</v>
       </c>
       <c r="F12" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*12.5</f>
-        <v>0.0875</v>
+        <f>E12*0.56</f>
+        <v>0.364</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D13" s="9">
         <v>0.2</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.2</v>
       </c>
       <c r="F13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="G13" s="4">
         <f>E13*27.72</f>
         <v>5.544</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D14" s="9">
         <v>0.65</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>0.65</v>
       </c>
       <c r="F14" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="G14" s="4">
         <f>E14*4.9</f>
         <v>3.185</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
       <c r="D15" s="9">
         <v>0.5</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F15" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="G15" s="4">
         <f>E15*5.2</f>
         <v>2.6</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D16" s="9">
         <v>2</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>2</v>
       </c>
       <c r="F16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G16" s="4">
         <f>E16*2.2</f>
         <v>4.4</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D17" s="9">
         <v>1.5</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>1.5</v>
       </c>
       <c r="F17" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="G17" s="4">
         <f>E17*0.4</f>
         <v>0.6</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D18" s="9">
         <v>0.073</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
         <v>0.073</v>
       </c>
       <c r="F18" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="G18" s="4">
         <f>E18*0.35</f>
         <v>0.02555</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D19" s="9">
         <v>14</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
         <v>14</v>
       </c>
       <c r="F19" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="G19" s="4">
         <f>E19*16</f>
         <v>224</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" t="s">
+        <v>72</v>
+      </c>
+      <c r="C20" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D20" s="9">
         <v>1.5</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
         <v>1.5</v>
       </c>
       <c r="F20" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="G20" s="4">
         <f>E20*13.83</f>
         <v>20.745</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21" t="s" s="3">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="G21" s="13">
+        <v>73</v>
+      </c>
+      <c r="G21" s="12">
         <f>SUM(G7:G20)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D3" s="11">
         <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
+        <v>82</v>
+      </c>
+      <c r="C4" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D4" s="11">
         <v>1.5</v>
       </c>
       <c r="E4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D5" s="11">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D6" s="11">
         <v>7.8</v>
       </c>
       <c r="E6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C7" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D7" s="11">
         <v>0.2</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D8" s="11">
         <v>4</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D9" s="11">
         <v>2</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C10" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D10" s="11">
         <v>2</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C11" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D11" s="11">
         <v>1.5</v>
       </c>
       <c r="E11" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F11" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C12" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D12" s="11">
         <v>0.5</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D13" s="11">
         <v>0.073</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C14" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D14" s="11">
         <v>0.007</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F14" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D15" s="11">
         <v>0.008</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F15" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C16" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D16" s="11">
         <v>1.3</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F16" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C17" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D17" s="11">
         <v>0.65</v>
       </c>
       <c r="E17" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F17" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D18" s="11">
         <v>0.65</v>
       </c>
       <c r="E18" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F18" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="14">
+      <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Préparations préliminaires — La veille, décongeler les filets de grenadier suivant la procédure. Déconditionner les crevettes en suivant la procédure. Réserver au froid dans 1 bac GN 1/1 H 35. Habiller et portionner les filets de grenadier. Laver, égoutter et réserver au froid les portions dans un bac GN 2/1 H 200 en polycarbonate, muni d'une grille égouttoir. Déconditionner le coulis de tomate suivant la procédure. Réserver au froid. Peler, laver et désinfecter les oignons. Hacher au cutter les oignons. Réserver au froid. Dans une calotte, faire fondre 200 g de beurre.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Plaquer les portions de poisson — Au pinceau, enduire de beurre fondu le fond de 8 bacs GN 1/1 H 65. Saler et poivrer le fond des bacs. Déposer 12 portions de poisson dans chaque bac. Réserver au froid en attente d'utilisation.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="14">
+      <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Confectionner le roux — Dans un rondeau, faire fondre le beurre. Ajouter la farine tamisée. Mélanger au fouet et laisser cuire sans coloration. Au terme de la cuisson, le roux blanchit et devient mousseux. Laisser refroidir le roux dans le rondeau qui servira ultérieurement à la confection de la sauce.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="inlineStr" s="14">
+      <c r="D6" t="inlineStr" s="13">
         <is>
           <t>Confectionner la sauce — En sauteuse, faire suer les oignons hachés avec 300 g de beurre. Déglacer au vin blanc. Réduire. Ajouter le coulis de tomate. Laisser cuire à feu doux 5 minutes. Réserver. Dans un rondeau, réaliser 8 L de fumet de crustacés à partir de fond déshydraté, en se rapportant aux recommandations du fabricant. Verser le fumet chaud sur le roux froid. Lier le fumet au fouet. Laisser cuire. Ajouter le coulis de tomate et la crème fraîche. Monter la sauce au mixeur pour lui donner de l'onctuosité. Rectifier l'assaisonnement et la consistance de la sauce.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="14"/>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="inlineStr" s="14">
+      <c r="D7" t="inlineStr" s="13">
         <is>
           <t>Marquer la cuisson du poisson — Préchauffer le four sur la position mixte à +150°C. Sur les portions de poisson, répartir les crevettes. À l'aide d'une louche, napper chaque bac de poisson de 2 litres de sauce. Étager les bacs sur une échelle de cuisson. Poser la sonde de cuisson au cœur d'une portion. Couvrir. Enfourner l'échelle. Cuire pendant 15 minutes environ. Au terme de la cuisson, atteindre +63°C à cœur. Respecter la procédure de fin de cuisson. Stocker en armoire chaude et maintenir à +63°C en attente de consommation.</t>
         </is>
       </c>
-      <c r="E7" t="s" s="14"/>
+      <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8"/>
-      <c r="D8" t="inlineStr" s="14">
+      <c r="D8" t="inlineStr" s="13">
         <is>
           <t>Dresser et servir — Dresser à l'assiette une portion de poisson accompagnée de crevettes, napper de sauce. Accompagner de pommes vapeur, de riz pilaf, de gratin de légumes, etc.</t>
         </is>
       </c>
-      <c r="E8" t="s" s="14"/>
+      <c r="E8" t="s" s="13"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>2</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9"/>
-      <c r="D9" t="inlineStr" s="14">
+      <c r="D9" t="inlineStr" s="13">
         <is>
           <t>Suggestions — On peut décorer d'un fleuron. Traditionnellement, la sauce Nantua est composée d'un velouté de poisson monté au beurre d'écrevisse, parfois tomaté.</t>
         </is>
       </c>
-      <c r="E9" t="s" s="14"/>
+      <c r="E9" t="s" s="13"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B10">
         <v>1</v>
       </c>
       <c r="C10"/>
-      <c r="D10" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E10" t="s" s="14"/>
+      <c r="D10" t="s" s="13">
+        <v>106</v>
+      </c>
+      <c r="E10" t="s" s="13"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
       <c r="C11" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="D11" t="s" s="14">
         <v>108</v>
       </c>
-      <c r="E11" t="s" s="14"/>
+      <c r="D11" t="s" s="13">
+        <v>109</v>
+      </c>
+      <c r="E11" t="s" s="13"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B12">
         <v>2</v>
       </c>
       <c r="C12" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="D12" t="inlineStr" s="14">
+        <v>110</v>
+      </c>
+      <c r="D12" t="inlineStr" s="13">
         <is>
-          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</t>
+          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
         </is>
       </c>
-      <c r="E12" t="s" s="14"/>
+      <c r="E12" t="s" s="13"/>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B13">
         <v>3</v>
       </c>
       <c r="C13" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="D13" t="inlineStr" s="14">
+        <v>111</v>
+      </c>
+      <c r="D13" t="inlineStr" s="13">
         <is>
-          <t>Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</t>
+          <t>Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</t>
         </is>
       </c>
-      <c r="E13" t="s" s="14">
-        <v>111</v>
+      <c r="E13" t="s" s="13">
+        <v>112</v>
       </c>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B14">
         <v>4</v>
       </c>
       <c r="C14" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="D14" t="s" s="14">
         <v>113</v>
       </c>
-      <c r="E14" t="s" s="14"/>
+      <c r="D14" t="inlineStr" s="13">
+        <is>
+          <t>Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
+        </is>
+      </c>
+      <c r="E14" t="s" s="13"/>
       <c r="F14"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D47"/>
+  <dimension ref="A1:D45"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>114</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"GRO_CDC_059 · GRO.POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_059 · GRO.POISSONS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
+      <c r="A4" t="s" s="15">
         <v>115</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
+      <c r="A5" t="s" s="16">
         <v>116</v>
       </c>
-      <c r="B5" t="str" s="14">
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
+      <c r="A6" t="s" s="16">
         <v>117</v>
       </c>
-      <c r="B6" t="str" s="14">
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — La veille, décongeler les filets de grenadier suivant la procédure. Déconditionner les crevettes en suivant la procédure. Réserver au froid dans 1 bac GN 1/1 H 35. Habiller et portionner les filets de grenadier. Laver, égoutter et réserver au froid les portions dans un bac GN 2/1 H 200 en polycarbonate, muni d'une grille égouttoir. Déconditionner le coulis de tomate suivant la procédure. Réserver au froid. Peler, laver et désinfecter les oignons. Hacher au cutter les oignons. Réserver au froid. Dans une calotte, faire fondre 200 g de beurre.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B19</f>
         <v>Filets de colin lieu</v>
       </c>
       <c r="C7" s="11">
         <f>Besoins!E19</f>
         <v>14</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B20</f>
         <v>Queues de crevettes décortiquées cuites</v>
       </c>
       <c r="C8" s="11">
         <f>Besoins!E20</f>
         <v>1.5</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B9</f>
         <v>Coulis de tomate cuisinée</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E9</f>
         <v>4</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
         <f>Besoins!B17</f>
         <v>OIGNON jaune France cat.I 60-80mm</v>
       </c>
       <c r="C10" s="11">
         <f>Besoins!E17</f>
         <v>1.5</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
         <f>Besoins!B15</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C11" s="11">
         <f>Besoins!E15</f>
         <v>0.5</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="17">
+      <c r="A12" t="s" s="16">
         <v>118</v>
       </c>
-      <c r="B12" t="str" s="14">
+      <c r="B12" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Plaquer les portions de poisson — Au pinceau, enduire de beurre fondu le fond de 8 bacs GN 1/1 H 65. Saler et poivrer le fond des bacs. Déposer 12 portions de poisson dans chaque bac. Réserver au froid en attente d'utilisation.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
         <f>Besoins!B15</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C13" s="11">
         <f>Besoins!E15</f>
         <v>0.5</v>
       </c>
       <c r="D13" t="str">
         <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B11</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C14" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E11</f>
         <v>0.007</v>
       </c>
       <c r="D14" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
         <f>Besoins!B18</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C15" s="11">
         <f>Besoins!E18</f>
         <v>0.073</v>
       </c>
       <c r="D15" t="str">
         <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="17">
+      <c r="A16" t="s" s="16">
         <v>119</v>
       </c>
-      <c r="B16" t="str" s="14">
+      <c r="B16" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Confectionner le roux — Dans un rondeau, faire fondre le beurre. Ajouter la farine tamisée. Mélanger au fouet et laisser cuire sans coloration. Au terme de la cuisson, le roux blanchit et devient mousseux. Laisser refroidir le roux dans le rondeau qui servira ultérieurement à la confection de la sauce.</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>120</v>
       </c>
       <c r="C17" s="11">
         <f>'Besoins'!$B$2*1.3</f>
         <v>1.3</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" t="s" s="17">
+      <c r="A18" t="s" s="16">
         <v>121</v>
       </c>
-      <c r="B18" t="str" s="14">
+      <c r="B18" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Confectionner la sauce — En sauteuse, faire suer les oignons hachés avec 300 g de beurre. Déglacer au vin blanc. Réduire. Ajouter le coulis de tomate. Laisser cuire à feu doux 5 minutes. Réserver. Dans un rondeau, réaliser 8 L de fumet de crustacés à partir de fond déshydraté, en se rapportant aux recommandations du fabricant. Verser le fumet chaud sur le roux froid. Lier le fumet au fouet. Laisser cuire. Ajouter le coulis de tomate et la crème fraîche. Monter la sauce au mixeur pour lui donner de l'onctuosité. Rectifier l'assaisonnement et la consistance de la sauce.</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>122</v>
       </c>
       <c r="C19" s="11">
         <f>'Besoins'!$B$2*8</f>
         <v>8</v>
       </c>
       <c r="D19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B9</f>
         <v>Coulis de tomate cuisinée</v>
       </c>
       <c r="C20" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E9</f>
         <v>4</v>
       </c>
       <c r="D20" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>Vin blanc sec de cuisson</v>
       </c>
       <c r="C21" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>2</v>
       </c>
       <c r="D21" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
         <f>Besoins!B16</f>
         <v>Crème fraîche liquide 15% MG allégée</v>
       </c>
       <c r="C22" s="11">
         <f>Besoins!E16</f>
         <v>2</v>
       </c>
       <c r="D22" t="str">
         <f>Besoins!F16</f>
         <v>lt</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="str">
         <f>Besoins!B17</f>
         <v>OIGNON jaune France cat.I 60-80mm</v>
       </c>
       <c r="C23" s="11">
@@ -2141,329 +2142,299 @@
         <v>1.5</v>
       </c>
       <c r="D23" t="str">
         <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
         <f>Besoins!B15</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C24" s="11">
         <f>Besoins!E15</f>
         <v>0.5</v>
       </c>
       <c r="D24" t="str">
         <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B10</f>
         <v>Piment de Cayenne</v>
       </c>
       <c r="C25" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E10</f>
         <v>0.008</v>
       </c>
       <c r="D25" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="26">
-      <c r="A26" t="s" s="17">
+      <c r="A26" t="s" s="16">
         <v>123</v>
       </c>
-      <c r="B26" t="str" s="14">
+      <c r="B26" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Marquer la cuisson du poisson — Préchauffer le four sur la position mixte à +150°C. Sur les portions de poisson, répartir les crevettes. À l'aide d'une louche, napper chaque bac de poisson de 2 litres de sauce. Étager les bacs sur une échelle de cuisson. Poser la sonde de cuisson au cœur d'une portion. Couvrir. Enfourner l'échelle. Cuire pendant 15 minutes environ. Au terme de la cuisson, atteindre +63°C à cœur. Respecter la procédure de fin de cuisson. Stocker en armoire chaude et maintenir à +63°C en attente de consommation.</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="str">
         <f>Besoins!B20</f>
         <v>Queues de crevettes décortiquées cuites</v>
       </c>
       <c r="C27" s="11">
         <f>Besoins!E20</f>
         <v>1.5</v>
       </c>
       <c r="D27" t="str">
         <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" t="s" s="17">
+      <c r="A28" t="s" s="16">
         <v>124</v>
       </c>
-      <c r="B28" t="str" s="14">
+      <c r="B28" t="str" s="13">
         <f>Procedure!D8</f>
         <v>Dresser et servir — Dresser à l'assiette une portion de poisson accompagnée de crevettes, napper de sauce. Accompagner de pommes vapeur, de riz pilaf, de gratin de légumes, etc.</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
-      <c r="A29" t="s" s="17">
+      <c r="A29" t="s" s="16">
         <v>125</v>
       </c>
-      <c r="B29" t="str" s="14">
+      <c r="B29" t="str" s="13">
         <f>Procedure!D9</f>
         <v>Suggestions — On peut décorer d'un fleuron. Traditionnellement, la sauce Nantua est composée d'un velouté de poisson monté au beurre d'écrevisse, parfois tomaté.</v>
       </c>
       <c r="C29"/>
       <c r="D29"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
-      <c r="A31" t="s" s="16">
+      <c r="A31" t="s" s="15">
         <v>126</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
-      <c r="A32" t="s" s="17">
+      <c r="A32" t="s" s="16">
         <v>116</v>
       </c>
-      <c r="B32" t="str" s="14">
+      <c r="B32" t="str" s="13">
         <f>Procedure!D10</f>
         <v>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="str">
-        <f>Besoins!B9</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C33" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E7</f>
         <v>7.8</v>
       </c>
       <c r="D33" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34" t="str">
         <f>Besoins!B13</f>
         <v>Fumet de Crustacés déshydraté (Knorr Professional)</v>
       </c>
       <c r="C34" s="11">
         <f>Besoins!E13</f>
         <v>0.2</v>
       </c>
       <c r="D34" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36">
-      <c r="A36" t="s" s="16">
+      <c r="A36" t="s" s="15">
         <v>127</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
     </row>
     <row r="37">
-      <c r="A37" t="s" s="17">
+      <c r="A37" t="s" s="16">
         <v>116</v>
       </c>
-      <c r="B37" t="str" s="14">
+      <c r="B37" t="str" s="13">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D11</f>
-        <v>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
       </c>
       <c r="C37"/>
       <c r="D37"/>
     </row>
     <row r="38">
       <c r="A38"/>
       <c r="B38" t="str">
         <f>Besoins!B14</f>
         <v>Beurre de cuisine bloc 10 kg</v>
       </c>
       <c r="C38" s="11">
         <f>Besoins!E14</f>
         <v>0.65</v>
       </c>
       <c r="D38" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="39">
       <c r="A39"/>
       <c r="B39" t="str">
-        <f>Besoins!B10</f>
-        <v>farine de blé tamisée type 55</v>
+        <f>Besoins!B12</f>
+        <v>Farine de blé T55</v>
       </c>
       <c r="C39" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E12</f>
         <v>0.65</v>
       </c>
       <c r="D39" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="40">
-      <c r="A40" t="s" s="17">
+      <c r="A40" t="s" s="16">
         <v>117</v>
       </c>
-      <c r="B40" t="str" s="14">
+      <c r="B40" t="str" s="13">
         <f>"[ÉTUVER] "&amp;Procedure!D12</f>
-        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</v>
+        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</v>
       </c>
       <c r="C40"/>
       <c r="D40"/>
     </row>
     <row r="41">
-      <c r="A41"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A41" t="s" s="16">
+        <v>118</v>
+      </c>
+      <c r="B41" t="str" s="13">
+        <f>"[RÉDUIRE] "&amp;Procedure!D13</f>
+        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</v>
+      </c>
+      <c r="C41"/>
+      <c r="D41"/>
     </row>
     <row r="42">
       <c r="A42"/>
-      <c r="B42" t="str">
-[...10 lines deleted...]
-      </c>
+      <c r="B42" t="str" s="17">
+        <f>"ℹ "&amp;Procedure!E13</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42"/>
     </row>
     <row r="43">
-      <c r="A43" t="s" s="17">
-[...4 lines deleted...]
-        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</v>
+      <c r="A43" t="s" s="16">
+        <v>119</v>
+      </c>
+      <c r="B43" t="str" s="13">
+        <f>"[REFROIDIR] "&amp;Procedure!D14</f>
+        <v>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</v>
       </c>
       <c r="C43"/>
       <c r="D43"/>
     </row>
     <row r="44">
       <c r="A44"/>
-      <c r="B44" t="str" s="18">
-[...2 lines deleted...]
-      </c>
+      <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
     </row>
     <row r="45">
-      <c r="A45" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A45" t="s" s="18">
+        <v>22</v>
+      </c>
+      <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
-    </row>
-[...12 lines deleted...]
-      <c r="D47"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="20">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="A31:D31"/>
     <mergeCell ref="B32:D32"/>
     <mergeCell ref="A36:D36"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="B40:D40"/>
+    <mergeCell ref="B41:D41"/>
+    <mergeCell ref="B42:D42"/>
     <mergeCell ref="B43:D43"/>
-    <mergeCell ref="B44:D44"/>
-[...1 lines deleted...]
-    <mergeCell ref="A47:D47"/>
+    <mergeCell ref="A45:D45"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>ESTOUFFADE DE GRENADIER AU COUL</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>