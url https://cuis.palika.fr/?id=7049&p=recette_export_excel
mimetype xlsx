--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -55,164 +55,167 @@
   <si>
     <t>GRO_CDC_058</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Poissons collectivité (GRO.POISSONS)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 01:39</t>
+    <t>31/10/2026 03:50</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>VIN-BLANC-CUI</t>
   </si>
   <si>
     <t>Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
-    <t>lt</t>
-[...19 lines deleted...]
-  <si>
     <t>EPI-PIMENT-CAYE</t>
   </si>
   <si>
     <t>Piment de Cayenne</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>MEL-HERBES-PRO</t>
   </si>
   <si>
     <t>Herbes de Provence</t>
   </si>
   <si>
     <t>Mélanges et épices composées</t>
   </si>
   <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
     <t>KNORR-FUMET-CRUS</t>
   </si>
   <si>
     <t>Fumet de Crustacés déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>BEU-CUISINE</t>
   </si>
   <si>
     <t>Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>CRE-FRAICHE-LI</t>
@@ -289,192 +292,189 @@
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Poissons collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Filets de colin lieu</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de crustacés reconstitué (collectivité)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fumet de Crustacés déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ ÉCHALOTE France cat.I</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Herbes de Provence</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Roux Blanc</t>
+    <t xml:space="preserve">    ↳ ROUX BLANC</t>
   </si>
   <si>
     <t>Roux et liaisons de base</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ farine de blé tamisée type 55</t>
+    <t xml:space="preserve">        ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Emmental râpé vrac</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Plaquer les papillotes — Disposer 10 papillotes par plaque GN 1/1. Étager les plaques sur une échelle de cuisson.</t>
   </si>
   <si>
     <t>Servir — Servir une papillote accompagnée de riz, d'épinards, de pommes vapeur, etc.</t>
   </si>
   <si>
     <t>Fumet de crustacés reconstitué (collectivité)</t>
   </si>
   <si>
     <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
   <si>
-    <t>Roux Blanc</t>
+    <t>ROUX BLANC</t>
   </si>
   <si>
     <t>METTRE EN PLACE</t>
   </si>
   <si>
-    <t>Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+    <t>Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
   </si>
   <si>
     <t>ÉTUVER</t>
   </si>
   <si>
     <t>RÉDUIRE</t>
   </si>
   <si>
     <t>3 à 4 min</t>
   </si>
   <si>
     <t>REFROIDIR</t>
   </si>
   <si>
-    <t>Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiche technique — DOS DE COLIN SAUCE CARDINAL EN PAPILLOTE</t>
   </si>
   <si>
     <t>DOS DE COLIN SAUCE CARDINAL EN PAPILLOTE  GRO_CDC_058</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
-    <t xml:space="preserve">    Roux Blanc</t>
+    <t xml:space="preserve">    ROUX BLANC</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de crustacés reconstitué (collectivité)</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
     <t>↳ Fumet de crustacés reconstitué (collectivité)  GRO-FUMET-CRUS</t>
   </si>
   <si>
-    <t>↳ Roux Blanc  00SAU_REC001</t>
+    <t>↳ ROUX BLANC  GRO_CDR_B280</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -543,66 +543,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
@@ -652,1392 +649,1396 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>278.102425</v>
+        <v>278.4752975</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>2.78102425</v>
+        <v>2.784752975</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>278.102425</v>
+        <v>278.4752975</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>2</v>
+        <v>6.825</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
+        <v>6.825</v>
+      </c>
+      <c r="F7" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" s="4">
+        <f>E7*0.0043</f>
+        <v>0.029348</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" s="9">
         <v>2</v>
-      </c>
-[...19 lines deleted...]
-        <v>6.825</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>6.825</v>
+        <v>2</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.003</f>
-        <v>0.020475</v>
+        <f>E8*2.8</f>
+        <v>5.6</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="12">
-        <v>38</v>
+      <c r="A9" t="s">
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>0.65</v>
+        <v>0.008</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>0.65</v>
+        <v>0.008</v>
       </c>
       <c r="F9" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0</f>
-        <v>0</v>
+        <f>E9*9.8</f>
+        <v>0.0784</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" t="s">
         <v>41</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" s="9">
-        <v>0.008</v>
+        <v>0.007</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>0.008</v>
+        <v>0.007</v>
       </c>
       <c r="F10" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*9.8</f>
-        <v>0.0784</v>
+        <f>E10*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D11" s="9">
-        <v>0.007</v>
+        <v>0.003</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.007</v>
+        <v>0.003</v>
       </c>
       <c r="F11" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*12.5</f>
-        <v>0.0875</v>
+        <f>E11*9.5</f>
+        <v>0.0285</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D12" s="9">
-        <v>0.003</v>
+        <v>0.65</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>0.003</v>
+        <v>0.65</v>
       </c>
       <c r="F12" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*9.5</f>
-        <v>0.0285</v>
+        <f>E12*0.56</f>
+        <v>0.364</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D13" s="9">
         <v>0.175</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>0.175</v>
       </c>
       <c r="F13" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G13" s="4">
         <f>E13*27.72</f>
         <v>4.851</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D14" s="9">
         <v>0.65</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>0.65</v>
       </c>
       <c r="F14" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G14" s="4">
         <f>E14*4.9</f>
         <v>3.185</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
       <c r="D15" s="9">
         <v>0.5</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F15" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G15" s="4">
         <f>E15*5.2</f>
         <v>2.6</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D16" s="9">
         <v>3</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>3</v>
       </c>
       <c r="F16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G16" s="4">
         <f>E16*2.2</f>
         <v>6.6</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D17" s="9">
         <v>1</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>1</v>
       </c>
       <c r="F17" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G17" s="4">
         <f>E17*7.2</f>
         <v>7.2</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D18" s="9">
         <v>0.5</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F18" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G18" s="4">
         <f>E18*1.3</f>
         <v>0.65</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="D19" s="9">
         <v>1</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
         <v>1</v>
       </c>
       <c r="F19" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G19" s="4">
         <f>E19*0.4</f>
         <v>0.4</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D20" s="9">
         <v>0.073</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
         <v>0.073</v>
       </c>
       <c r="F20" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G20" s="4">
         <f>E20*0.35</f>
         <v>0.02555</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B21" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C21" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D21" s="9">
         <v>7.8</v>
       </c>
       <c r="E21" s="11">
         <f>D21*$B$2</f>
         <v>7.8</v>
       </c>
       <c r="F21" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G21" s="4">
         <f>E21*2.92</f>
         <v>22.776</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C22" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D22" s="9">
         <v>14</v>
       </c>
       <c r="E22" s="11">
         <f>D22*$B$2</f>
         <v>14</v>
       </c>
       <c r="F22" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G22" s="4">
         <f>E22*16</f>
         <v>224</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23" t="s" s="3">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="G23" s="13">
+        <v>79</v>
+      </c>
+      <c r="G23" s="12">
         <f>SUM(G7:G22)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D3" s="11">
         <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
+        <v>88</v>
+      </c>
+      <c r="C4" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D4" s="11">
         <v>0.5</v>
       </c>
       <c r="E4" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D5" s="11">
         <v>7</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D6" s="11">
         <v>6.825</v>
       </c>
       <c r="E6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C7" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D7" s="11">
         <v>0.175</v>
       </c>
       <c r="E7" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C8" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D8" s="11">
         <v>2</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C9" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D9" s="11">
         <v>7.8</v>
       </c>
       <c r="E9" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D10" s="11">
         <v>1</v>
       </c>
       <c r="E10" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F10" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C11" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D11" s="11">
         <v>0.5</v>
       </c>
       <c r="E11" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C12" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D12" s="11">
         <v>0.003</v>
       </c>
       <c r="E12" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F12" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C13" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D13" s="11">
         <v>3</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D14" s="11">
         <v>0.073</v>
       </c>
       <c r="E14" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F14" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D15" s="11">
         <v>0.007</v>
       </c>
       <c r="E15" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F15" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C16" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D16" s="11">
         <v>0.008</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F16" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C17" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D17" s="11">
         <v>1.3</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F17" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C18" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D18" s="11">
         <v>0.65</v>
       </c>
       <c r="E18" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F18" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C19" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D19" s="11">
         <v>0.65</v>
       </c>
       <c r="E19" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F19" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C20" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D20" s="11">
         <v>1</v>
       </c>
       <c r="E20" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F20" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="14">
+      <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Préparations préliminaires — Peler, laver et désinfecter les oignons et les échalotes suivant la procédure. Déconditionner les boîtes de tomates concassées suivant la procédure. Égoutter la tomate concassée dans un bac GN 1/1 H 45 perforé. Faire fondre 250 g de beurre dans une petite calotte. Réserver. Hacher l'oignon et ciseler l'échalote. Réserver. Laver et égoutter les dos de colin. Réserver au froid en attente d'utilisation.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Confectionner le roux — Dans un rondeau, faire fondre le beurre. Ajouter la farine tamisée. Mélanger au fouet et laisser cuire sans coloration. Au terme de la cuisson, le roux blanchit et devient mousseux. Laisser refroidir le roux dans le rondeau qui servira ultérieurement à la confection de la sauce.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="14">
+      <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Confectionner la sauce cardinal — Dans un rondeau, faire revenir au beurre l'échalote et l'oignon, sans excès de coloration. Ajouter la tomate concassée et les herbes de Provence. Saler et poivrer. Laisser mijoter quelques instants. Mouiller avec le vin blanc et laisser réduire afin d'obtenir la consistance d'une fondue. Dans un rondeau, réaliser le fumet de crustacés à partir de fond déshydraté, en se reportant aux recommandations du fabricant. Verser le fumet chaud sur le roux froid. Lier à l'aide du fouet. Laisser cuire à feu doux. Adjoindre la fondue de tomate et la crème fraîche. Émulsionner au mixeur pour donner de l'onctuosité. Rectifier l'assaisonnement. Débarrasser la sauce dans des bacs GN 1/1 H 65 et refroidir la sauce en cellule de refroidissement.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="inlineStr" s="14">
+      <c r="D6" t="inlineStr" s="13">
         <is>
           <t>Dresser les papillotes — Aligner sur un plan de travail, des rectangles de papier aluminium de 20x30 environ, de façon à travailler à la chaîne. Au pinceau, enduire de beurre fondu, le centre du papier aluminium. Déposer une portion de poisson sur chaque rectangle. Saler et poivrer le poisson. Napper le poisson avec 10 cL de sauce. Saupoudrer le poisson avec de l'emmenthal râpé. Plier la papillote : joindre les deux grands bords et les plier sur eux-mêmes. Plier les petites extrémités et les presser pour compacter le papier afin de rendre étanche les papillotes.</t>
         </is>
       </c>
-      <c r="E6" t="s" s="14"/>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>2</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E7" t="s" s="14"/>
+      <c r="D7" t="s" s="13">
+        <v>113</v>
+      </c>
+      <c r="E7" t="s" s="13"/>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>2</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8"/>
-      <c r="D8" t="inlineStr" s="14">
+      <c r="D8" t="inlineStr" s="13">
         <is>
           <t>Cuire les papillotes — Préchauffer le four en chaleur sèche à +175°C. Piquer la sonde de cuisson dans un dos de colin empapilloté. Enfourner l'échelle de cuisson. Cuire 15 minutes environ. Atteindre +63°C au cœur de la portion de poisson. Respecter la procédure de fin de cuisson. Stocker en armoire chaude et maintenir à +63°C en attente de consommation.</t>
         </is>
       </c>
-      <c r="E8" t="s" s="14"/>
+      <c r="E8" t="s" s="13"/>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>2</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9"/>
-      <c r="D9" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E9" t="s" s="14"/>
+      <c r="D9" t="s" s="13">
+        <v>114</v>
+      </c>
+      <c r="E9" t="s" s="13"/>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B10">
         <v>1</v>
       </c>
       <c r="C10"/>
-      <c r="D10" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E10" t="s" s="14"/>
+      <c r="D10" t="s" s="13">
+        <v>116</v>
+      </c>
+      <c r="E10" t="s" s="13"/>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
       <c r="C11" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="D11" t="s" s="14">
         <v>118</v>
       </c>
-      <c r="E11" t="s" s="14"/>
+      <c r="D11" t="s" s="13">
+        <v>119</v>
+      </c>
+      <c r="E11" t="s" s="13"/>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B12">
         <v>2</v>
       </c>
       <c r="C12" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="D12" t="inlineStr" s="14">
+        <v>120</v>
+      </c>
+      <c r="D12" t="inlineStr" s="13">
         <is>
-          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</t>
+          <t>Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
         </is>
       </c>
-      <c r="E12" t="s" s="14"/>
+      <c r="E12" t="s" s="13"/>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B13">
         <v>3</v>
       </c>
       <c r="C13" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="D13" t="inlineStr" s="14">
+        <v>121</v>
+      </c>
+      <c r="D13" t="inlineStr" s="13">
         <is>
-          <t>Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</t>
+          <t>Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</t>
         </is>
       </c>
-      <c r="E13" t="s" s="14">
-        <v>121</v>
+      <c r="E13" t="s" s="13">
+        <v>122</v>
       </c>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B14">
         <v>4</v>
       </c>
       <c r="C14" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="D14" t="s" s="14">
         <v>123</v>
       </c>
-      <c r="E14" t="s" s="14"/>
+      <c r="D14" t="inlineStr" s="13">
+        <is>
+          <t>Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
+        </is>
+      </c>
+      <c r="E14" t="s" s="13"/>
       <c r="F14"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D50"/>
+  <dimension ref="A1:D48"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
         <v>124</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"GRO_CDC_058 · GRO.POISSONS · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_058 · GRO.POISSONS · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
+      <c r="A4" t="s" s="15">
         <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
+      <c r="A5" t="s" s="16">
         <v>126</v>
       </c>
-      <c r="B5" t="str" s="14">
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel nécessaire. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
+      <c r="A6" t="s" s="16">
         <v>127</v>
       </c>
-      <c r="B6" t="str" s="14">
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Préparations préliminaires — Peler, laver et désinfecter les oignons et les échalotes suivant la procédure. Déconditionner les boîtes de tomates concassées suivant la procédure. Égoutter la tomate concassée dans un bac GN 1/1 H 45 perforé. Faire fondre 250 g de beurre dans une petite calotte. Réserver. Hacher l'oignon et ciseler l'échalote. Réserver. Laver et égoutter les dos de colin. Réserver au froid en attente d'utilisation.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B22</f>
         <v>Filets de colin lieu</v>
       </c>
       <c r="C7" s="11">
         <f>Besoins!E22</f>
         <v>14</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F22</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B15</f>
@@ -2076,109 +2077,109 @@
       <c r="C10" s="11">
         <f>Besoins!E19</f>
         <v>1</v>
       </c>
       <c r="D10" t="str">
         <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
         <f>Besoins!B18</f>
         <v>ÉCHALOTE France cat.I</v>
       </c>
       <c r="C11" s="11">
         <f>Besoins!E18</f>
         <v>0.5</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="17">
+      <c r="A12" t="s" s="16">
         <v>128</v>
       </c>
-      <c r="B12" t="str" s="14">
+      <c r="B12" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Confectionner le roux — Dans un rondeau, faire fondre le beurre. Ajouter la farine tamisée. Mélanger au fouet et laisser cuire sans coloration. Au terme de la cuisson, le roux blanchit et devient mousseux. Laisser refroidir le roux dans le rondeau qui servira ultérieurement à la confection de la sauce.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>129</v>
       </c>
       <c r="C13" s="11">
         <f>'Besoins'!$B$2*1.3</f>
         <v>1.3</v>
       </c>
       <c r="D13" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="s" s="17">
+      <c r="A14" t="s" s="16">
         <v>130</v>
       </c>
-      <c r="B14" t="str" s="14">
+      <c r="B14" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Confectionner la sauce cardinal — Dans un rondeau, faire revenir au beurre l'échalote et l'oignon, sans excès de coloration. Ajouter la tomate concassée et les herbes de Provence. Saler et poivrer. Laisser mijoter quelques instants. Mouiller avec le vin blanc et laisser réduire afin d'obtenir la consistance d'une fondue. Dans un rondeau, réaliser le fumet de crustacés à partir de fond déshydraté, en se reportant aux recommandations du fabricant. Verser le fumet chaud sur le roux froid. Lier à l'aide du fouet. Laisser cuire à feu doux. Adjoindre la fondue de tomate et la crème fraîche. Émulsionner au mixeur pour donner de l'onctuosité. Rectifier l'assaisonnement. Débarrasser la sauce dans des bacs GN 1/1 H 65 et refroidir la sauce en cellule de refroidissement.</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>131</v>
       </c>
       <c r="C15" s="11">
         <f>'Besoins'!$B$2*7</f>
         <v>7</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>Vin blanc sec de cuisson</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>2</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
         <f>Besoins!B21</f>
         <v>Tomates en dés surgelées IQF</v>
       </c>
       <c r="C17" s="11">
         <f>Besoins!E21</f>
         <v>7.8</v>
       </c>
       <c r="D17" t="str">
         <f>Besoins!F21</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
         <f>Besoins!B19</f>
         <v>OIGNON jaune France cat.I 60-80mm</v>
       </c>
       <c r="C18" s="11">
@@ -2186,445 +2187,415 @@
         <v>1</v>
       </c>
       <c r="D18" t="str">
         <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
         <f>Besoins!B18</f>
         <v>ÉCHALOTE France cat.I</v>
       </c>
       <c r="C19" s="11">
         <f>Besoins!E18</f>
         <v>0.5</v>
       </c>
       <c r="D19" t="str">
         <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B11</f>
         <v>Herbes de Provence</v>
       </c>
       <c r="C20" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E11</f>
         <v>0.003</v>
       </c>
       <c r="D20" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
         <f>Besoins!B16</f>
         <v>Crème fraîche liquide 15% MG allégée</v>
       </c>
       <c r="C21" s="11">
         <f>Besoins!E16</f>
         <v>3</v>
       </c>
       <c r="D21" t="str">
         <f>Besoins!F16</f>
         <v>lt</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
         <f>Besoins!B20</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C22" s="11">
         <f>Besoins!E20</f>
         <v>0.073</v>
       </c>
       <c r="D22" t="str">
         <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B10</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C23" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E10</f>
         <v>0.007</v>
       </c>
       <c r="D23" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B9</f>
         <v>Piment de Cayenne</v>
       </c>
       <c r="C24" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E9</f>
         <v>0.008</v>
       </c>
       <c r="D24" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="s" s="17">
+      <c r="A25" t="s" s="16">
         <v>132</v>
       </c>
-      <c r="B25" t="str" s="14">
+      <c r="B25" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Dresser les papillotes — Aligner sur un plan de travail, des rectangles de papier aluminium de 20x30 environ, de façon à travailler à la chaîne. Au pinceau, enduire de beurre fondu, le centre du papier aluminium. Déposer une portion de poisson sur chaque rectangle. Saler et poivrer le poisson. Napper le poisson avec 10 cL de sauce. Saupoudrer le poisson avec de l'emmenthal râpé. Plier la papillote : joindre les deux grands bords et les plier sur eux-mêmes. Plier les petites extrémités et les presser pour compacter le papier afin de rendre étanche les papillotes.</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B10</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C26" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E10</f>
         <v>0.007</v>
       </c>
       <c r="D26" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="str">
         <f>Besoins!B17</f>
         <v>Emmental râpé vrac</v>
       </c>
       <c r="C27" s="11">
         <f>Besoins!E17</f>
         <v>1</v>
       </c>
       <c r="D27" t="str">
         <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="str">
         <f>Besoins!B22</f>
         <v>Filets de colin lieu</v>
       </c>
       <c r="C28" s="11">
         <f>Besoins!E22</f>
         <v>14</v>
       </c>
       <c r="D28" t="str">
         <f>Besoins!F22</f>
         <v>kg</v>
       </c>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="str">
         <f>Besoins!B20</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C29" s="11">
         <f>Besoins!E20</f>
         <v>0.073</v>
       </c>
       <c r="D29" t="str">
         <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" t="s" s="17">
+      <c r="A30" t="s" s="16">
         <v>133</v>
       </c>
-      <c r="B30" t="str" s="14">
+      <c r="B30" t="str" s="13">
         <f>Procedure!D7</f>
         <v>Plaquer les papillotes — Disposer 10 papillotes par plaque GN 1/1. Étager les plaques sur une échelle de cuisson.</v>
       </c>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
-      <c r="A31" t="s" s="17">
+      <c r="A31" t="s" s="16">
         <v>134</v>
       </c>
-      <c r="B31" t="str" s="14">
+      <c r="B31" t="str" s="13">
         <f>Procedure!D8</f>
         <v>Cuire les papillotes — Préchauffer le four en chaleur sèche à +175°C. Piquer la sonde de cuisson dans un dos de colin empapilloté. Enfourner l'échelle de cuisson. Cuire 15 minutes environ. Atteindre +63°C au cœur de la portion de poisson. Respecter la procédure de fin de cuisson. Stocker en armoire chaude et maintenir à +63°C en attente de consommation.</v>
       </c>
       <c r="C31"/>
       <c r="D31"/>
     </row>
     <row r="32">
-      <c r="A32" t="s" s="17">
+      <c r="A32" t="s" s="16">
         <v>135</v>
       </c>
-      <c r="B32" t="str" s="14">
+      <c r="B32" t="str" s="13">
         <f>Procedure!D9</f>
         <v>Servir — Servir une papillote accompagnée de riz, d'épinards, de pommes vapeur, etc.</v>
       </c>
       <c r="C32"/>
       <c r="D32"/>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
     </row>
     <row r="34">
-      <c r="A34" t="s" s="16">
+      <c r="A34" t="s" s="15">
         <v>136</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
     </row>
     <row r="35">
-      <c r="A35" t="s" s="17">
+      <c r="A35" t="s" s="16">
         <v>126</v>
       </c>
-      <c r="B35" t="str" s="14">
+      <c r="B35" t="str" s="13">
         <f>Procedure!D10</f>
         <v>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
       </c>
       <c r="C35"/>
       <c r="D35"/>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36" t="str">
-        <f>Besoins!B8</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C36" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E7</f>
         <v>6.825</v>
       </c>
       <c r="D36" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="37">
       <c r="A37"/>
       <c r="B37" t="str">
         <f>Besoins!B13</f>
         <v>Fumet de Crustacés déshydraté (Knorr Professional)</v>
       </c>
       <c r="C37" s="11">
         <f>Besoins!E13</f>
         <v>0.175</v>
       </c>
       <c r="D37" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="38">
       <c r="A38"/>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
     </row>
     <row r="39">
-      <c r="A39" t="s" s="16">
+      <c r="A39" t="s" s="15">
         <v>137</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
     </row>
     <row r="40">
-      <c r="A40" t="s" s="17">
+      <c r="A40" t="s" s="16">
         <v>126</v>
       </c>
-      <c r="B40" t="str" s="14">
+      <c r="B40" t="str" s="13">
         <f>"[METTRE EN PLACE] "&amp;Procedure!D11</f>
-        <v>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
+        <v>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</v>
       </c>
       <c r="C40"/>
       <c r="D40"/>
     </row>
     <row r="41">
       <c r="A41"/>
       <c r="B41" t="str">
         <f>Besoins!B14</f>
         <v>Beurre de cuisine bloc 10 kg</v>
       </c>
       <c r="C41" s="11">
         <f>Besoins!E14</f>
         <v>0.65</v>
       </c>
       <c r="D41" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="42">
       <c r="A42"/>
       <c r="B42" t="str">
-        <f>Besoins!B9</f>
-        <v>farine de blé tamisée type 55</v>
+        <f>Besoins!B12</f>
+        <v>Farine de blé T55</v>
       </c>
       <c r="C42" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E12</f>
         <v>0.65</v>
       </c>
       <c r="D42" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" t="s" s="17">
+      <c r="A43" t="s" s="16">
         <v>127</v>
       </c>
-      <c r="B43" t="str" s="14">
+      <c r="B43" t="str" s="13">
         <f>"[ÉTUVER] "&amp;Procedure!D12</f>
-        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</v>
+        <v>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</v>
       </c>
       <c r="C43"/>
       <c r="D43"/>
     </row>
     <row r="44">
-      <c r="A44"/>
-[...11 lines deleted...]
-      </c>
+      <c r="A44" t="s" s="16">
+        <v>128</v>
+      </c>
+      <c r="B44" t="str" s="13">
+        <f>"[RÉDUIRE] "&amp;Procedure!D13</f>
+        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</v>
+      </c>
+      <c r="C44"/>
+      <c r="D44"/>
     </row>
     <row r="45">
       <c r="A45"/>
-      <c r="B45" t="str">
-[...10 lines deleted...]
-      </c>
+      <c r="B45" t="str" s="17">
+        <f>"ℹ "&amp;Procedure!E13</f>
+        <v>ℹ</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45"/>
     </row>
     <row r="46">
-      <c r="A46" t="s" s="17">
-[...4 lines deleted...]
-        <v>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</v>
+      <c r="A46" t="s" s="16">
+        <v>130</v>
+      </c>
+      <c r="B46" t="str" s="13">
+        <f>"[REFROIDIR] "&amp;Procedure!D14</f>
+        <v>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</v>
       </c>
       <c r="C46"/>
       <c r="D46"/>
     </row>
     <row r="47">
       <c r="A47"/>
-      <c r="B47" t="str" s="18">
-[...2 lines deleted...]
-      </c>
+      <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
     </row>
     <row r="48">
-      <c r="A48" t="s" s="17">
-[...5 lines deleted...]
-      </c>
+      <c r="A48" t="s" s="18">
+        <v>22</v>
+      </c>
+      <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
-    </row>
-[...12 lines deleted...]
-      <c r="D50"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="20">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="B30:D30"/>
     <mergeCell ref="B31:D31"/>
     <mergeCell ref="B32:D32"/>
     <mergeCell ref="A34:D34"/>
     <mergeCell ref="B35:D35"/>
     <mergeCell ref="A39:D39"/>
     <mergeCell ref="B40:D40"/>
     <mergeCell ref="B43:D43"/>
+    <mergeCell ref="B44:D44"/>
+    <mergeCell ref="B45:D45"/>
     <mergeCell ref="B46:D46"/>
-    <mergeCell ref="B47:D47"/>
-[...1 lines deleted...]
-    <mergeCell ref="A50:D50"/>
+    <mergeCell ref="A48:D48"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>DOS DE COLIN SAUCE CARDINAL EN </dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>