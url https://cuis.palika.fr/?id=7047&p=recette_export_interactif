--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -76,99 +76,99 @@
   <si>
     <t xml:space="preserve">    Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    PERSIL PLAT (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Cive (oignon pays antillais)</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t xml:space="preserve">    Laurier sauce feuilles</t>
   </si>
   <si>
     <t xml:space="preserve">    Thym séché</t>
   </si>
   <si>
     <t xml:space="preserve">    Piment Bonda Man Jak (habanero antillais)</t>
   </si>
   <si>
-    <t xml:space="preserve">    Clous de girofle</t>
+    <t xml:space="preserve">    Clous de girofle (par 20) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Fumet de poisson reconstitue (collectivite)</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
     <t>référence : 1 lt — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>Fumet de poisson reconstitue (collectivite)  GRO-FUMET-POISS</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -496,55 +496,55 @@
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="10">
         <f>B2*0.01</f>
         <v>1</v>
       </c>
       <c r="D16" t="s">
         <v>3</v>
       </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="10">
-        <f>B2*0.0015</f>
-        <v>0.15</v>
+        <f>B2*0.03</f>
+        <v>3</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="10">
         <f>B2*0.00073</f>
         <v>0.073</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="10">
         <f>B2*0.00007</f>
         <v>0.007</v>
@@ -738,55 +738,55 @@
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33" t="s" s="8"/>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="10">
         <f>B2*0.01</f>
         <v>1</v>
       </c>
       <c r="D34" t="s">
         <v>3</v>
       </c>
       <c r="E34" t="s" s="8"/>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35" t="s">
         <v>21</v>
       </c>
       <c r="C35" s="10">
-        <f>B2*0.0015</f>
-        <v>0.15</v>
+        <f>B2*0.03</f>
+        <v>3</v>
       </c>
       <c r="D35" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E35" t="s" s="8"/>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36" t="s">
         <v>11</v>
       </c>
       <c r="C36" s="10">
         <f>B2*0.0025</f>
         <v>0.25</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s" s="8"/>
     </row>
     <row r="37">
       <c r="A37"/>
       <c r="B37" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="10">
         <f>B2*0.00125</f>
         <v>0.125</v>