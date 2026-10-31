--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -9,57 +9,57 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="SAUCE SUPRÊME CRESSONNETTE (VOL" sheetId="1" r:id="rId1"/>
     <sheet name="SAUCE SUPRÊME (VOLAILLE)" sheetId="2" r:id="rId2"/>
     <sheet name="Fond de volaille au vin blanc (" sheetId="3" r:id="rId3"/>
-    <sheet name="Roux Blanc" sheetId="4" r:id="rId4"/>
+    <sheet name="ROUX BLANC" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <si>
     <t>SAUCE SUPRÊME CRESSONNETTE (VOLAILLE)</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>SAUCE SUPRÊME CRESSONNETTE (VOLAILLE)  GRO_CDC_206SCVo</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    SAUCE SUPRÊME (VOLAILLE) — voir l'onglet "SAUCE SUPRÊME (VOLAILLE)"</t>
   </si>
   <si>
@@ -95,114 +95,111 @@
   <si>
     <t>SAUCE SUPRÊME (VOLAILLE)  GRO_CDC_206SuVo</t>
   </si>
   <si>
     <t xml:space="preserve">    Fond de volaille au vin blanc (collectivité) — voir l'onglet "Fond de volaille au vin blanc ("</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre blanc moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    Noix de muscade moulue</t>
   </si>
   <si>
-    <t xml:space="preserve">    Roux Blanc — voir l'onglet "Roux Blanc"</t>
+    <t xml:space="preserve">    ROUX BLANC — voir l'onglet "ROUX BLANC"</t>
   </si>
   <si>
     <t xml:space="preserve">    Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Réduire de 2 litres le fond blanc de la recette de base.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>Ajouter 2 litres de crème fraîche et 500 g de beurre en liaison terminale. Monter et émulsionner la sauce au mixeur.</t>
   </si>
   <si>
     <t>Fond de volaille au vin blanc (collectivité)</t>
   </si>
   <si>
     <t>référence : 1 lt — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>Fond de volaille au vin blanc (collectivité)  GRO-FONDV-VOLAIL</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">    Vin blanc sec de cuisson</t>
   </si>
   <si>
-    <t xml:space="preserve">    Fonds Brun Lié (Knorr Professional)</t>
+    <t xml:space="preserve">    Fonds Blanc de Volaille (Knorr Professional)</t>
   </si>
   <si>
     <t>Réhydrater la poudre déshydratée dans l'eau chaude puis ajouter le vin blanc. Porter à ébullition légère et laisser réduire quelques minutes.</t>
   </si>
   <si>
-    <t>Roux Blanc</t>
+    <t>ROUX BLANC</t>
   </si>
   <si>
     <t>référence : 1 kg — lot unique couvrant tous les usages</t>
   </si>
   <si>
-    <t>Roux Blanc  00SAU_REC001</t>
+    <t>ROUX BLANC  GRO_CDR_B280</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre de cuisine bloc 10 kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    farine de blé tamisée type 55</t>
-[...2 lines deleted...]
-    <t>[METTRE EN PLACE] Mettre en place — Peser, mesurer et contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
+    <t xml:space="preserve">    Farine de blé T55</t>
+  </si>
+  <si>
+    <t>[METTRE EN PLACE] Mettre en place le poste de travail — Peser, mesurer, contrôler les denrées. Tamiser la farine. Découper le beurre en parcelles.</t>
   </si>
   <si>
     <t>ℹ 3 à 4 min</t>
   </si>
   <si>
     <t>4.</t>
-  </si>
-[...1 lines deleted...]
-    <t>[REFROIDIR] Refroidir rapidement — Retirer la sauteuse du feu. Si nécessaire, plonger le fond dans une plaque d'eau froide pour stopper la cuisson.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
@@ -477,51 +474,51 @@
       <c r="A13" t="s" s="13">
         <v>14</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="A13:D13"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E25"/>
+  <dimension ref="A1:E26"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>15</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>16</v>
       </c>
       <c r="B2" s="14">
         <v>100</v>
@@ -751,106 +748,120 @@
       </c>
       <c r="C20" s="10">
         <f>B2*0.00006</f>
         <v>0.006</v>
       </c>
       <c r="D20" t="s">
         <v>22</v>
       </c>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="10">
         <f>B2*0.00002</f>
         <v>0.002</v>
       </c>
       <c r="D21" t="s">
         <v>22</v>
       </c>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
-      <c r="A22" t="s" s="11">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" s="10">
+        <f>B2*0.0065</f>
+        <v>0.65</v>
+      </c>
+      <c r="D22" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" t="s" s="8"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="11">
         <v>30</v>
       </c>
-      <c r="B22" t="s" s="12">
+      <c r="B23" t="s" s="12">
         <v>31</v>
       </c>
-      <c r="C22"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C23"/>
+      <c r="D23"/>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C24" s="10">
+        <f>B2*0.02</f>
+        <v>2</v>
+      </c>
+      <c r="D24" t="s">
+        <v>20</v>
+      </c>
+      <c r="E24" t="s" s="8"/>
+    </row>
+    <row r="25">
+      <c r="A25"/>
+      <c r="B25" t="s">
         <v>28</v>
       </c>
-      <c r="C24" s="10">
+      <c r="C25" s="10">
         <f>B2*0.005</f>
         <v>0.5</v>
       </c>
-      <c r="D24" t="s">
-[...5 lines deleted...]
-      <c r="A25" t="s" s="13">
+      <c r="D25" t="s">
+        <v>22</v>
+      </c>
+      <c r="E25" t="s" s="8"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="13">
         <v>14</v>
       </c>
-      <c r="B25"/>
-[...2 lines deleted...]
-      <c r="E25" t="s" s="8"/>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="6">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B16:D16"/>
-    <mergeCell ref="B22:D22"/>
-    <mergeCell ref="A25:D25"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="A26:D26"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E14"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>32</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
@@ -882,172 +893,172 @@
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.775</f>
-        <v>6.2</v>
+        <f>B2*0.785</f>
+        <v>6.28</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="10">
         <f>B2*0.2</f>
         <v>1.6</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="10">
-        <f>B2*0.025</f>
-        <v>0.2</v>
+        <f>B2*0.015</f>
+        <v>0.12</v>
       </c>
       <c r="D8" t="s">
         <v>22</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="11">
         <v>10</v>
       </c>
       <c r="B10" t="s" s="12">
         <v>38</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="10">
-        <f>B2*0.775</f>
-        <v>6.2</v>
+        <f>B2*0.785</f>
+        <v>6.28</v>
       </c>
       <c r="D11" t="s">
         <v>20</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="10">
         <f>B2*0.2</f>
         <v>1.6</v>
       </c>
       <c r="D12" t="s">
         <v>20</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="10">
-        <f>B2*0.025</f>
-        <v>0.2</v>
+        <f>B2*0.015</f>
+        <v>0.12</v>
       </c>
       <c r="D13" t="s">
         <v>22</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="13">
         <v>14</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="A14:D14"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E18"/>
+  <dimension ref="A1:E16"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>39</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>16</v>
       </c>
       <c r="B2" s="14">
         <v>0.65</v>
@@ -1143,138 +1154,112 @@
       <c r="D10" t="s">
         <v>22</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.5</f>
         <v>0.325</v>
       </c>
       <c r="D11" t="s">
         <v>22</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12" t="s" s="11">
         <v>12</v>
       </c>
       <c r="B12" t="inlineStr" s="12">
         <is>
-          <t>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une sauteuse suffisamment grande. Ajouter la farine tamisée dès que le beurre est fondu. Mélanger à l'aide d'une spatule ou d'un fouet à sauce jusqu'à obtenir un mélange lisse et homogène.</t>
+          <t>[ÉTUVER] Réaliser le roux — Faire fondre le beurre en parcelles dans une grande sauteuse (elle doit pouvoir contenir ensuite le liquide de mouillement : lait, fond, fumet…). Ajouter la farine dès que le beurre est fondu. Mélanger à l'aide d'une spatule en exoglass : le mélange doit être lisse et homogène.</t>
         </is>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
-      <c r="A13"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A13" t="s" s="11">
+        <v>30</v>
+      </c>
+      <c r="B13" t="inlineStr" s="12">
+        <is>
+          <t>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit, sans arrêter de mélanger à la spatule en exoglass, jusqu'à ce qu'il blanchisse et devienne mousseux : on dit alors qu'il « fleurit » (3 à 4 min).</t>
+        </is>
+      </c>
+      <c r="C13"/>
+      <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
-      <c r="B14" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B14" t="s" s="3">
+        <v>45</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="11">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="B15" t="inlineStr" s="12">
         <is>
-          <t>[RÉDUIRE] Cuire le roux blanc — Cuire très doucement à feu réduit sans arrêter de mélanger. Arrêter la cuisson lorsqu'il blanchit et devient mousseux — on dit alors qu'il « fleurit ».</t>
+          <t>[REFROIDIR] Arrêter la cuisson — Retirer immédiatement la sauteuse du feu et refroidir rapidement le roux. Si nécessaire, plonger le fond de la sauteuse dans une plaque ou une calotte contenant de l'eau froide.</t>
         </is>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
-      <c r="A16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="A16" t="s" s="13">
+        <v>14</v>
+      </c>
+      <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
-    </row>
-[...18 lines deleted...]
-      <c r="E18" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
-    <mergeCell ref="B16:D16"/>
-[...1 lines deleted...]
-    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="A16:D16"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>SAUCE SUPRÊME CRESSONNETTE (VOL</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>