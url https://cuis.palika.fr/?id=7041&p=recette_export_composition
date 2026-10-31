--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -53,66 +53,66 @@
   <si>
     <t>SAUCE SUPRÊME À L'OSEILLE (VEAU)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Sauces collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ SAUCE SUPRÊME (VEAU)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fond de veau au vin blanc (collectivité)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">            ↳ EAU</t>
+    <t xml:space="preserve">            ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t>Matières diverses (à trier)</t>
+    <t>Matières premières</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
-    <t xml:space="preserve">            ↳ Fonds Brun Lié (Knorr Professional)</t>
+    <t xml:space="preserve">            ↳ Fonds Blanc de Veau (Knorr Professional)</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Poivre blanc moulu</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Noix de muscade moulue</t>
   </si>
@@ -301,91 +301,91 @@
       </c>
       <c r="C4" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="3">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="3">
-        <v>6.2</v>
+        <v>6.28</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="3">
         <v>1.6</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="3">
-        <v>0.2</v>
+        <v>0.12</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="3">
         <v>0.06</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">