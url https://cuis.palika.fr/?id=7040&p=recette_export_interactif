--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -149,51 +149,51 @@
   <si>
     <t xml:space="preserve">    Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Réduire de 2 litres le fond blanc de la recette de base.</t>
   </si>
   <si>
     <t>Ajouter 2 litres de crème fraîche et 500 g de beurre en liaison terminale. Monter et émulsionner la sauce au mixeur.</t>
   </si>
   <si>
     <t>Fumet de poisson au vin blanc (collectivité)</t>
   </si>
   <si>
     <t>référence : 1 lt — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>Fumet de poisson au vin blanc (collectivité)  GRO-FUMETV-POISS</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">    Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>Réhydrater la poudre déshydratée dans l'eau chaude puis ajouter le vin blanc. Porter à ébullition légère et laisser réduire quelques minutes.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>