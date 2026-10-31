--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -77,54 +77,54 @@
   <si>
     <t xml:space="preserve">    ↳ Champignons de Paris tranchés boîte</t>
   </si>
   <si>
     <t>Conserves de légumes</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ SAUCE SUPRÊME À L'OSEILLE (POISSON)</t>
   </si>
   <si>
     <t>Sauces collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ SAUCE SUPRÊME (POISSON)</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ Fumet de poisson au vin blanc (collectivité)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">                ↳ EAU</t>
-[...2 lines deleted...]
-    <t>Matières diverses (à trier)</t>
+    <t xml:space="preserve">                ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">                ↳ Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>