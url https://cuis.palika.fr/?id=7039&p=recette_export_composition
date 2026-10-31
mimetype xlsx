--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -53,57 +53,57 @@
   <si>
     <t>SAUCE À L'OSEILLE — VELOUTÉ (POISSON)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Sauces collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ SAUCE VELOUTÉ DE POISSON</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fumet de poisson au vin blanc (collectivité)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">            ↳ EAU</t>
+    <t xml:space="preserve">            ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t>Matières diverses (à trier)</t>
+    <t>Matières premières</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Piment de Cayenne</t>
   </si>