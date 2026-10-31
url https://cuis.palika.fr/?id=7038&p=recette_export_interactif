--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -108,57 +108,57 @@
   <si>
     <t xml:space="preserve">    Poivre blanc moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    Noix de muscade moulue</t>
   </si>
   <si>
     <t xml:space="preserve">    Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>Fond de volaille au vin blanc (collectivité)</t>
   </si>
   <si>
     <t>référence : 1 lt — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>Fond de volaille au vin blanc (collectivité)  GRO-FONDV-VOLAIL</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">    Vin blanc sec de cuisson</t>
   </si>
   <si>
-    <t xml:space="preserve">    Fonds Brun Lié (Knorr Professional)</t>
+    <t xml:space="preserve">    Fonds Blanc de Volaille (Knorr Professional)</t>
   </si>
   <si>
     <t>Réhydrater la poudre déshydratée dans l'eau chaude puis ajouter le vin blanc. Porter à ébullition légère et laisser réduire quelques minutes.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
@@ -830,140 +830,140 @@
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>30</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.775</f>
-        <v>7.75</v>
+        <f>B2*0.785</f>
+        <v>7.85</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="10">
         <f>B2*0.2</f>
         <v>2</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="10">
-        <f>B2*0.025</f>
-        <v>0.25</v>
+        <f>B2*0.015</f>
+        <v>0.15</v>
       </c>
       <c r="D8" t="s">
         <v>9</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="11">
         <v>10</v>
       </c>
       <c r="B10" t="s" s="12">
         <v>34</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="10">
-        <f>B2*0.775</f>
-        <v>7.75</v>
+        <f>B2*0.785</f>
+        <v>7.85</v>
       </c>
       <c r="D11" t="s">
         <v>20</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="10">
         <f>B2*0.2</f>
         <v>2</v>
       </c>
       <c r="D12" t="s">
         <v>20</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="10">
-        <f>B2*0.025</f>
-        <v>0.25</v>
+        <f>B2*0.015</f>
+        <v>0.15</v>
       </c>
       <c r="D13" t="s">
         <v>9</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="13">
         <v>14</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="A14:D14"/>
   </mergeCells>
 </worksheet>
 </file>