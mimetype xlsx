--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -1,103 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="SAUCE NORMANDE" sheetId="1" r:id="rId1"/>
     <sheet name="SAUCE VELOUTÉ DE POISSON" sheetId="2" r:id="rId2"/>
     <sheet name="Fumet de poisson au vin blanc (" sheetId="3" r:id="rId3"/>
+    <sheet name="Concentré liquide champignons (" sheetId="4" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <si>
     <t>SAUCE NORMANDE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>SAUCE NORMANDE  GRO_CDC_206No</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    SAUCE VELOUTÉ DE POISSON — voir l'onglet "SAUCE VELOUTÉ DE POISSON"</t>
   </si>
   <si>
-    <t xml:space="preserve">    Duxelles de champignons dehydratee</t>
+    <t xml:space="preserve">    Concentré liquide champignons (collectivité) — voir l'onglet "Concentré liquide champignons ("</t>
+  </si>
+  <si>
+    <t>lt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Crème fraîche liquide 15% MG allégée</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Jaune d'oeuf liquide pasteurisé</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t xml:space="preserve">    Crème fraîche liquide 15% MG allégée</t>
-[...7 lines deleted...]
-  <si>
     <t>1.</t>
   </si>
   <si>
     <t>Velouté de poisson parfumé au concentré de champignons, lié avec 2 litres de crème fraîche et 1/4 de litre de jaunes d'œufs pasteurisés.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>Monter au mixeur.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>SAUCE VELOUTÉ DE POISSON</t>
   </si>
   <si>
     <t>Quantité totale à produire (cumulée)</t>
   </si>
   <si>
     <t>référence : 100 pc — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>SAUCE VELOUTÉ DE POISSON  GRO_CDC_206Po</t>
@@ -114,60 +116,72 @@
   <si>
     <t xml:space="preserve">    Poivre blanc moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    Noix de muscade moulue</t>
   </si>
   <si>
     <t xml:space="preserve">    Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>Fumet de poisson au vin blanc (collectivité)</t>
   </si>
   <si>
     <t>référence : 1 lt — lot unique couvrant tous les usages</t>
   </si>
   <si>
     <t>Fumet de poisson au vin blanc (collectivité)  GRO-FUMETV-POISS</t>
   </si>
   <si>
-    <t xml:space="preserve">    EAU</t>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t xml:space="preserve">    Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>Réhydrater la poudre déshydratée dans l'eau chaude puis ajouter le vin blanc. Porter à ébullition légère et laisser réduire quelques minutes.</t>
+  </si>
+  <si>
+    <t>Concentré liquide champignons (collectivité)</t>
+  </si>
+  <si>
+    <t>Concentré liquide champignons (collectivité)  GRO-CC-CHAMPI-CH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Concentré Liquide Champignons (CHEF, Nestlé Professional)</t>
+  </si>
+  <si>
+    <t>Utiliser directement le concentré liquide, sans dilution — reconditionnement en cuisine.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
@@ -260,52 +274,53 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
-<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
-<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E17"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
@@ -350,157 +365,157 @@
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="10">
         <f>B2*1</f>
         <v>100</v>
       </c>
       <c r="D6" t="s">
         <v>3</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.01</f>
-        <v>1</v>
+        <f>B2*0.001</f>
+        <v>0.1</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="10">
         <f>B2*0.02</f>
         <v>2</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C9" s="10">
         <f>B2*0.0025</f>
         <v>0.25</v>
       </c>
       <c r="D9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11" t="s" s="11">
         <v>13</v>
       </c>
       <c r="B11" t="s" s="12">
         <v>14</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" s="10">
         <f>B2*1</f>
         <v>100</v>
       </c>
       <c r="D12" t="s">
         <v>3</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="10">
-        <f>B2*0.01</f>
-        <v>1</v>
+        <f>B2*0.001</f>
+        <v>0.1</v>
       </c>
       <c r="D13" t="s">
         <v>9</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="10">
         <f>B2*0.02</f>
         <v>2</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C15" s="10">
         <f>B2*0.0025</f>
         <v>0.25</v>
       </c>
       <c r="D15" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16" t="s" s="11">
         <v>15</v>
       </c>
       <c r="B16" t="s" s="12">
         <v>16</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17" t="s" s="13">
         <v>17</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
@@ -567,279 +582,279 @@
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="10">
         <f>B2*0.1</f>
         <v>10</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="10">
         <f>B2*0.0006</f>
         <v>0.06</v>
       </c>
       <c r="D7" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="10">
         <f>B2*0.00002</f>
         <v>0.002</v>
       </c>
       <c r="D8" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="10">
         <f>B2*0.00006</f>
         <v>0.006</v>
       </c>
       <c r="D9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="10">
         <f>B2*0.00002</f>
         <v>0.002</v>
       </c>
       <c r="D10" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.0065</f>
         <v>0.65</v>
       </c>
       <c r="D11" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="10">
         <f>B2*0.0065</f>
         <v>0.65</v>
       </c>
       <c r="D12" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="11">
         <v>13</v>
       </c>
       <c r="B14" t="inlineStr" s="12">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15" t="s" s="11">
         <v>15</v>
       </c>
       <c r="B15" t="inlineStr" s="12">
         <is>
           <t>Confectionner le roux — Dans un rondeau, faire fondre le beurre ou la margarine. Ajouter la farine tamisée. Mélanger au fouet et laisser cuire sans coloration. Au terme de la cuisson, le roux blanchit et devient mousseux. Laisser refroidir dans le rondeau qui servira à la confection du velouté.</t>
         </is>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>27</v>
       </c>
       <c r="C16" s="10">
         <f>B2*0.0065</f>
         <v>0.65</v>
       </c>
       <c r="D16" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="10">
         <f>B2*0.0065</f>
         <v>0.65</v>
       </c>
       <c r="D17" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18" t="s" s="11">
         <v>29</v>
       </c>
       <c r="B18" t="inlineStr" s="12">
         <is>
           <t>Confectionner le velouté — Dans un rondeau, faire bouillir le fumet ou le fond blanc. Verser le fumet ou le fond blanc bouillant sur le roux froid. Mélanger énergiquement au fouet les deux éléments. Ajouter le sel et le poivre de Cayenne ou la muscade suivant le cas. Laisser cuire le velouté 10 minutes environ à feu doux. Veiller à ne pas faire prendre le fond du rondeau. Pour éviter de passer le velouté au chinois et pour le rendre fluide, sans grumeaux et onctueux, émulsionner la sauce au mixeur. Dans l'attente de son utilisation, tamponner la surface de beurre, ou bien filmer et maintenir au chaud en armoire ou au bain-marie à une température de +63°C à cœur.</t>
         </is>
       </c>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="10">
         <f>B2*0.1</f>
         <v>10</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="10">
         <f>B2*0.0006</f>
         <v>0.06</v>
       </c>
       <c r="D20" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="10">
         <f>B2*0.00002</f>
         <v>0.002</v>
       </c>
       <c r="D21" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="10">
         <f>B2*0.00006</f>
         <v>0.006</v>
       </c>
       <c r="D22" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="10">
         <f>B2*0.00002</f>
         <v>0.002</v>
       </c>
       <c r="D23" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
       <c r="A24" t="s" s="13">
         <v>17</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="6">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="A24:D24"/>
   </mergeCells>
 </worksheet>
 </file>
 
@@ -854,200 +869,331 @@
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>30</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>19</v>
       </c>
       <c r="B2" s="14">
         <v>10</v>
       </c>
       <c r="C2" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D2" t="s" s="7">
         <v>31</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>32</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="10">
         <f>B2*0.785</f>
         <v>7.85</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>34</v>
       </c>
       <c r="C7" s="10">
         <f>B2*0.2</f>
         <v>2</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>35</v>
       </c>
       <c r="C8" s="10">
         <f>B2*0.015</f>
         <v>0.15</v>
       </c>
       <c r="D8" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="11">
         <v>13</v>
       </c>
       <c r="B10" t="s" s="12">
         <v>36</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="10">
         <f>B2*0.785</f>
         <v>7.85</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="10">
         <f>B2*0.2</f>
         <v>2</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="10">
         <f>B2*0.015</f>
         <v>0.15</v>
       </c>
       <c r="D13" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="13">
         <v>17</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="A14:D14"/>
+  </mergeCells>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E10"/>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>37</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1" t="s" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>19</v>
+      </c>
+      <c r="B2" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="C2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D2" t="s" s="7">
+        <v>31</v>
+      </c>
+      <c r="E2" t="s" s="8"/>
+    </row>
+    <row r="3">
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3" t="s" s="8"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="9">
+        <v>38</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s" s="8"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s" s="8"/>
+    </row>
+    <row r="6">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*1</f>
+        <v>0.1</v>
+      </c>
+      <c r="D6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" t="s" s="8"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7" t="s" s="8"/>
+    </row>
+    <row r="8">
+      <c r="A8" t="s" s="11">
+        <v>13</v>
+      </c>
+      <c r="B8" t="s" s="12">
+        <v>40</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" s="10">
+        <f>B2*1</f>
+        <v>0.1</v>
+      </c>
+      <c r="D9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" t="s" s="8"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="s" s="13">
+        <v>17</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10" t="s" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="A10:D10"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>SAUCE NORMANDE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>