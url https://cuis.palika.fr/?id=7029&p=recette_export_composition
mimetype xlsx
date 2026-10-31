--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -53,57 +53,57 @@
   <si>
     <t>SAUCE IVOIRE (POISSON)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Sauces collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ SAUCE SUPRÊME (POISSON)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fumet de poisson au vin blanc (collectivité)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">            ↳ EAU</t>
+    <t xml:space="preserve">            ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t>Matières diverses (à trier)</t>
+    <t>Matières premières</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Piment de Cayenne</t>
   </si>
@@ -116,51 +116,51 @@
   <si>
     <t xml:space="preserve">        ↳ Noix de muscade moulue</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Concentré de viande</t>
   </si>
   <si>
-    <t>Épicerie</t>
+    <t>Fonds concentrés et extraits</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>