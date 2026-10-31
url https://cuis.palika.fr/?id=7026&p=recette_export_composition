--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -50,57 +50,57 @@
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>SAUCE SUPRÊME (POISSON)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Sauces collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de poisson au vin blanc (collectivité)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
-    <t>Matières diverses (à trier)</t>
+    <t>Matières premières</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>