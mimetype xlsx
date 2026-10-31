--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -17,215 +17,218 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="109">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>SAUCE NANTUA</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_206Na</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Sauces collectivité (GRO.SAUCES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 02:03</t>
+    <t>31/10/2026 04:04</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>VIN-BLANC-CUI</t>
   </si>
   <si>
     <t>Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
-    <t>lt</t>
-[...1 lines deleted...]
-  <si>
     <t>CONC-TOMATE</t>
   </si>
   <si>
     <t>Concentré de tomate double</t>
   </si>
   <si>
     <t>Concentrés et purées cuisines</t>
   </si>
   <si>
+    <t>EPI-MUSCADE-POW</t>
+  </si>
+  <si>
+    <t>Noix de muscade moulue</t>
+  </si>
+  <si>
+    <t>Épices en poudre et graines</t>
+  </si>
+  <si>
     <t>kg</t>
   </si>
   <si>
-    <t>00000061</t>
-[...16 lines deleted...]
-  <si>
     <t>EPI-PIMENT-CAYE</t>
   </si>
   <si>
     <t>Piment de Cayenne</t>
   </si>
   <si>
     <t>EPI-POIVRE-BLAN</t>
   </si>
   <si>
     <t>Poivre blanc moulu</t>
   </si>
   <si>
+    <t>FAR-T55</t>
+  </si>
+  <si>
+    <t>Farine de blé T55</t>
+  </si>
+  <si>
+    <t>Farines de blé</t>
+  </si>
+  <si>
     <t>CONC-CRUSTACE</t>
   </si>
   <si>
     <t>Concentré de crustacés</t>
   </si>
   <si>
-    <t>Épicerie</t>
-[...8 lines deleted...]
-    <t>Farines de blé</t>
+    <t>Fonds concentrés et extraits</t>
   </si>
   <si>
     <t>KNORR-FUMET-POIS</t>
   </si>
   <si>
     <t>Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
@@ -241,198 +244,216 @@
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Sauces collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ SAUCE VELOUTÉ DE POISSON</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Fumet de poisson au vin blanc (collectivité)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">            ↳ EAU</t>
+    <t xml:space="preserve">            ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t xml:space="preserve">            ↳ Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Poivre blanc moulu</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Noix de muscade moulue</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Concentré de tomate double</t>
+    <t xml:space="preserve">    ↳ Concentré de tomate — boîte 4/4 (collectivité)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Concentré de tomate double</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Concentré de crustacés</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>SAUCE VELOUTÉ DE POISSON</t>
   </si>
   <si>
     <t>Fumet de poisson au vin blanc (collectivité)</t>
   </si>
   <si>
     <t>Réhydrater la poudre déshydratée dans l'eau chaude puis ajouter le vin blanc. Porter à ébullition légère et laisser réduire quelques minutes.</t>
   </si>
   <si>
+    <t>Concentré de tomate — boîte 4/4 (collectivité)</t>
+  </si>
+  <si>
     <t>Fiche technique — SAUCE NANTUA</t>
   </si>
   <si>
     <t>SAUCE NANTUA  GRO_CDC_206Na</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t xml:space="preserve">    SAUCE VELOUTÉ DE POISSON</t>
   </si>
   <si>
+    <t xml:space="preserve">    Concentré de tomate — boîte 4/4 (collectivité)</t>
+  </si>
+  <si>
     <t>↳ SAUCE VELOUTÉ DE POISSON  GRO_CDC_206Po</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de poisson au vin blanc (collectivité)</t>
   </si>
   <si>
     <t>↳ Fumet de poisson au vin blanc (collectivité)  GRO-FUMETV-POISS</t>
+  </si>
+  <si>
+    <t>↳ Concentré de tomate — boîte 4/4 (collectivité)  GRO-CONC-TOMATE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <color rgb="FF666666"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FF664D03"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FF1F4E3B"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <sz val="10"/>
+      <color rgb="FF777777"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="9"/>
       <color rgb="FF999999"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E3B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
@@ -448,63 +469,63 @@
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:B18"/>
@@ -541,1163 +562,1197 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>15.17695</v>
+        <v>22.104609545455</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.1517695</v>
+        <v>0.22104609545455</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>15.17695</v>
+        <v>22.104609545455</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>2</v>
+        <v>7.85</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>2</v>
+        <v>7.85</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*2.8</f>
-        <v>5.6</v>
+        <f>E7*0.0043</f>
+        <v>0.033755</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.3</v>
+        <v>2</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.3</v>
+        <v>2</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
         <f>E8*2.8</f>
-        <v>0.84</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="12">
+      <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>7.85</v>
+        <v>0.340909</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>7.85</v>
+        <v>0.340909</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*0.003</f>
-        <v>0.02355</v>
+        <f>E9*12.60000336</f>
+        <v>4.295455</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="9">
         <v>0.002</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>0.002</v>
       </c>
       <c r="F10" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G10" s="4">
         <f>E10*20</f>
         <v>0.04</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="9">
         <v>0.002</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.002</v>
       </c>
       <c r="F11" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G11" s="4">
         <f>E11*9.8</f>
         <v>0.0196</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="9">
         <v>0.006</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.006</v>
       </c>
       <c r="F12" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G12" s="4">
         <f>E12*14.8</f>
         <v>0.0888</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D13" s="9">
-        <v>0.15</v>
+        <v>0.65</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.15</v>
+        <v>0.65</v>
       </c>
       <c r="F13" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*32</f>
-        <v>4.8</v>
+        <f>E13*0.56</f>
+        <v>0.364</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D14" s="9">
-        <v>0.65</v>
+        <v>0.15</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>0.65</v>
+        <v>0.15</v>
       </c>
       <c r="F14" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*0.56</f>
-        <v>0.364</v>
+        <f>E14*32</f>
+        <v>4.8</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D15" s="9">
         <v>0.15</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>0.15</v>
       </c>
       <c r="F15" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*0</f>
-        <v>0</v>
+        <f>E15*23.08</f>
+        <v>3.462</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D16" s="9">
         <v>0.65</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>0.65</v>
       </c>
       <c r="F16" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G16" s="4">
         <f>E16*5.2</f>
         <v>3.38</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D17" s="9">
         <v>0.06</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>0.06</v>
       </c>
       <c r="F17" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G17" s="4">
         <f>E17*0.35</f>
         <v>0.021</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18" t="s" s="3">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="G18" s="13">
+        <v>65</v>
+      </c>
+      <c r="G18" s="12">
         <f>SUM(G7:G17)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F15"/>
+  <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D3" s="11">
         <v>100</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D4" s="11">
         <v>10</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D5" s="11">
         <v>7.85</v>
       </c>
       <c r="E5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F5" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6" t="s">
+        <v>77</v>
+      </c>
+      <c r="C6" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D6" s="11">
         <v>2</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D7" s="11">
         <v>0.15</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C8" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D8" s="11">
         <v>0.06</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C9" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D9" s="11">
         <v>0.002</v>
       </c>
       <c r="E9" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F9" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D10" s="11">
         <v>0.006</v>
       </c>
       <c r="E10" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D11" s="11">
         <v>0.002</v>
       </c>
       <c r="E11" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F11" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D12" s="11">
         <v>0.65</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F12" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D13" s="11">
         <v>0.65</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C14" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="D14" s="11">
         <v>0.3</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F14" t="s">
-        <v>37</v>
+        <v>74</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
+        <v>2</v>
+      </c>
+      <c r="B15" t="s">
+        <v>86</v>
+      </c>
+      <c r="C15" t="s">
+        <v>76</v>
+      </c>
+      <c r="D15" s="11">
+        <v>0.341</v>
+      </c>
+      <c r="E15" t="s">
+        <v>25</v>
+      </c>
+      <c r="F15" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
         <v>1</v>
       </c>
-      <c r="B15" t="s">
-[...5 lines deleted...]
-      <c r="D15" s="11">
+      <c r="B16" t="s">
+        <v>87</v>
+      </c>
+      <c r="C16" t="s">
+        <v>76</v>
+      </c>
+      <c r="D16" s="11">
         <v>0.15</v>
       </c>
-      <c r="E15" t="s">
-[...3 lines deleted...]
-        <v>51</v>
+      <c r="E16" t="s">
+        <v>45</v>
+      </c>
+      <c r="F16" t="s">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F6"/>
+  <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="14">
+      <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Confectionner le velouté à partir du fumet réhydraté au vin blanc (GRO_CDC_206Po, déjà à base de GRO-FUMETV-POISS). Ajouter 300 g de tomates concentrées. Adjoindre 150 g de concentré de crustacés. Rectifier l'assaisonnement. Alléger la sauce au mixeur.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B3">
         <v>1</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B4">
         <v>2</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Confectionner le roux — Dans un rondeau, faire fondre le beurre ou la margarine. Ajouter la farine tamisée. Mélanger au fouet et laisser cuire sans coloration. Au terme de la cuisson, le roux blanchit et devient mousseux. Laisser refroidir dans le rondeau qui servira à la confection du velouté.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B5">
         <v>3</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="14">
+      <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Confectionner le velouté — Dans un rondeau, faire bouillir le fumet ou le fond blanc. Verser le fumet ou le fond blanc bouillant sur le roux froid. Mélanger énergiquement au fouet les deux éléments. Ajouter le sel et le poivre de Cayenne ou la muscade suivant le cas. Laisser cuire le velouté 10 minutes environ à feu doux. Veiller à ne pas faire prendre le fond du rondeau. Pour éviter de passer le velouté au chinois et pour le rendre fluide, sans grumeaux et onctueux, émulsionner la sauce au mixeur. Dans l'attente de son utilisation, tamponner la surface de beurre, ou bien filmer et maintenir au chaud en armoire ou au bain-marie à une température de +63°C à cœur.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B6">
         <v>1</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E6" t="s" s="14"/>
+      <c r="D6" t="s" s="13">
+        <v>96</v>
+      </c>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7" t="inlineStr" s="13">
+        <is>
+          <t>Pivot de conversion : 1 boîte 4/4 de concentré de tomate double = 0,880kg net, convention déjà en place ailleurs dans le corpus (Fiches 136/139). AUCUNE mercuriale ferme trouvée pour le concentré de tomate spécifiquement (contrairement à la boîte 4/4 générique ~850g du référentiel unite_ref) -- valeur a_verifier, à corriger si une fiche technique produit réelle est trouvée. À utiliser pour toute fiche CDC exprimant le concentré de tomate en boîte(s) 4/4.</t>
+        </is>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D28"/>
+  <dimension ref="A1:D31"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"GRO_CDC_206Na · GRO.SAUCES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_206Na · GRO.SAUCES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>96</v>
+      <c r="A4" t="s" s="15">
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>100</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Confectionner le velouté à partir du fumet réhydraté au vin blanc (GRO_CDC_206Po, déjà à base de GRO-FUMETV-POISS). Ajouter 300 g de tomates concentrées. Adjoindre 150 g de concentré de crustacés. Rectifier l'assaisonnement. Alléger la sauce au mixeur.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C6" s="11">
         <f>'Besoins'!$B$2*100</f>
         <v>100</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
-      <c r="B7" t="str">
-[...1 lines deleted...]
-        <v>Concentré de tomate double</v>
+      <c r="B7" t="s">
+        <v>102</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E8</f>
+        <f>'Besoins'!$B$2*0.3</f>
         <v>0.3</v>
       </c>
-      <c r="D7" t="str">
-[...1 lines deleted...]
-        <v>kg</v>
+      <c r="D7" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B14</f>
         <v>Concentré de crustacés</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E14</f>
         <v>0.15</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="16">
-        <v>99</v>
+      <c r="A10" t="s" s="15">
+        <v>103</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
-      <c r="A11" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B11" t="str" s="14">
+      <c r="A11" t="s" s="16">
+        <v>100</v>
+      </c>
+      <c r="B11" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C11"/>
       <c r="D11"/>
     </row>
     <row r="12">
-      <c r="A12" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B12" t="str" s="14">
+      <c r="A12" t="s" s="16">
+        <v>104</v>
+      </c>
+      <c r="B12" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Confectionner le roux — Dans un rondeau, faire fondre le beurre ou la margarine. Ajouter la farine tamisée. Mélanger au fouet et laisser cuire sans coloration. Au terme de la cuisson, le roux blanchit et devient mousseux. Laisser refroidir dans le rondeau qui servira à la confection du velouté.</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B13</f>
         <v>Farine de blé T55</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E14</f>
+        <f>Besoins!E13</f>
         <v>0.65</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
         <f>Besoins!B16</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C14" s="11">
         <f>Besoins!E16</f>
         <v>0.65</v>
       </c>
       <c r="D14" t="str">
         <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B15" t="str" s="14">
+      <c r="A15" t="s" s="16">
+        <v>105</v>
+      </c>
+      <c r="B15" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Confectionner le velouté — Dans un rondeau, faire bouillir le fumet ou le fond blanc. Verser le fumet ou le fond blanc bouillant sur le roux froid. Mélanger énergiquement au fouet les deux éléments. Ajouter le sel et le poivre de Cayenne ou la muscade suivant le cas. Laisser cuire le velouté 10 minutes environ à feu doux. Veiller à ne pas faire prendre le fond du rondeau. Pour éviter de passer le velouté au chinois et pour le rendre fluide, sans grumeaux et onctueux, émulsionner la sauce au mixeur. Dans l'attente de son utilisation, tamponner la surface de beurre, ou bien filmer et maintenir au chaud en armoire ou au bain-marie à une température de +63°C à cœur.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C16" s="11">
         <f>'Besoins'!$B$2*10</f>
         <v>10</v>
       </c>
       <c r="D16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
         <f>Besoins!B17</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C17" s="11">
         <f>Besoins!E17</f>
         <v>0.06</v>
       </c>
       <c r="D17" t="str">
         <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
         <f>Besoins!B11</f>
         <v>Piment de Cayenne</v>
       </c>
       <c r="C18" s="11">
         <f>Besoins!E11</f>
@@ -1723,141 +1778,167 @@
         <v>kg</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
         <f>Besoins!B10</f>
         <v>Noix de muscade moulue</v>
       </c>
       <c r="C20" s="11">
         <f>Besoins!E10</f>
         <v>0.002</v>
       </c>
       <c r="D20" t="str">
         <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
-      <c r="A22" t="s" s="16">
-        <v>103</v>
+      <c r="A22" t="s" s="15">
+        <v>107</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23">
-      <c r="A23" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B23" t="str" s="14">
+      <c r="A23" t="s" s="16">
+        <v>100</v>
+      </c>
+      <c r="B23" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Réhydrater la poudre déshydratée dans l'eau chaude puis ajouter le vin blanc. Porter à ébullition légère et laisser réduire quelques minutes.</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
-        <f>Besoins!B9</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C24" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E7</f>
         <v>7.85</v>
       </c>
       <c r="D24" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>Vin blanc sec de cuisson</v>
       </c>
       <c r="C25" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>2</v>
       </c>
       <c r="D25" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="str">
         <f>Besoins!B15</f>
         <v>Fumet de Poisson déshydraté (Knorr Professional)</v>
       </c>
       <c r="C26" s="11">
         <f>Besoins!E15</f>
         <v>0.15</v>
       </c>
       <c r="D26" t="str">
         <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
     </row>
     <row r="28">
-      <c r="A28" t="s" s="18">
-        <v>21</v>
+      <c r="A28" t="s" s="15">
+        <v>108</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
     </row>
+    <row r="29">
+      <c r="A29"/>
+      <c r="B29" t="inlineStr" s="17">
+        <is>
+          <t>Pivot de conversion : 1 boîte 4/4 de concentré de tomate double = 0,880kg net, convention déjà en place ailleurs dans le corpus (Fiches 136/139). AUCUNE mercuriale ferme trouvée pour le concentré de tomate spécifiquement (contrairement à la boîte 4/4 générique ~850g du référentiel unite_ref) -- valeur a_verifier, à corriger si une fiche technique produit réelle est trouvée. À utiliser pour toute fiche CDC exprimant le concentré de tomate en boîte(s) 4/4.</t>
+        </is>
+      </c>
+      <c r="C29"/>
+      <c r="D29"/>
+    </row>
+    <row r="30">
+      <c r="A30"/>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="s" s="18">
+        <v>22</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
-  <mergeCells count="11">
+  <mergeCells count="13">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="A22:D22"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="A28:D28"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="A31:D31"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>SAUCE NANTUA</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>