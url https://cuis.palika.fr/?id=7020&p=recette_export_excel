--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -17,263 +17,266 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="93">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>SAUCE VELOUTÉ DE VEAU</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_206Ve</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Sauces collectivité (GRO.SAUCES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 02:03</t>
+    <t>31/10/2026 04:42</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>VIN-BLANC-CUI</t>
   </si>
   <si>
     <t>Vin blanc sec de cuisson</t>
   </si>
   <si>
     <t>Vins et bières de cuisson</t>
   </si>
   <si>
-    <t>lt</t>
-[...10 lines deleted...]
-  <si>
     <t>EPI-MUSCADE-POW</t>
   </si>
   <si>
     <t>Noix de muscade moulue</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>EPI-PIMENT-CAYE</t>
   </si>
   <si>
     <t>Piment de Cayenne</t>
   </si>
   <si>
     <t>EPI-POIVRE-BLAN</t>
   </si>
   <si>
     <t>Poivre blanc moulu</t>
   </si>
   <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
-    <t>KNORR-FBLIE-STD</t>
-[...2 lines deleted...]
-    <t>Fonds Brun Lié (Knorr Professional)</t>
+    <t>KNORR-FBLANC-VEA</t>
+  </si>
+  <si>
+    <t>Fonds Blanc de Veau (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Sauces collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fond de veau au vin blanc (collectivité)</t>
   </si>
   <si>
     <t>Préparations de base collectivité</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ EAU</t>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ Vin blanc sec de cuisson</t>
   </si>
   <si>
-    <t xml:space="preserve">        ↳ Fonds Brun Lié (Knorr Professional)</t>
+    <t xml:space="preserve">        ↳ Fonds Blanc de Veau (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Piment de Cayenne</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre blanc moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Noix de muscade moulue</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
@@ -399,66 +402,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
@@ -505,969 +505,971 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>9.53665</v>
+        <v>13.298655</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.0953665</v>
+        <v>0.13298655</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>9.53665</v>
+        <v>13.298655</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>2</v>
+        <v>7.85</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
+        <v>7.85</v>
+      </c>
+      <c r="F7" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" s="4">
+        <f>E7*0.0043</f>
+        <v>0.033755</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" s="9">
         <v>2</v>
-      </c>
-[...19 lines deleted...]
-        <v>7.75</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>7.75</v>
+        <v>2</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*0.003</f>
-        <v>0.02325</v>
+        <f>E8*2.8</f>
+        <v>5.6</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
         <v>0.002</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.002</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G9" s="4">
         <f>E9*20</f>
         <v>0.04</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D10" s="9">
         <v>0.002</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>0.002</v>
       </c>
       <c r="F10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G10" s="4">
         <f>E10*9.8</f>
         <v>0.0196</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D11" s="9">
         <v>0.006</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>0.006</v>
       </c>
       <c r="F11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G11" s="4">
         <f>E11*14.8</f>
         <v>0.0888</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D12" s="9">
         <v>0.65</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>0.65</v>
       </c>
       <c r="F12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G12" s="4">
         <f>E12*0.56</f>
         <v>0.364</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D13" s="9">
-        <v>0.25</v>
+        <v>0.15</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.25</v>
+        <v>0.15</v>
       </c>
       <c r="F13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*0</f>
-        <v>0</v>
+        <f>E13*25.01</f>
+        <v>3.7515</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D14" s="9">
         <v>0.65</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>0.65</v>
       </c>
       <c r="F14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G14" s="4">
         <f>E14*5.2</f>
         <v>3.38</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D15" s="9">
         <v>0.06</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>0.06</v>
       </c>
       <c r="F15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G15" s="4">
         <f>E15*0.35</f>
         <v>0.021</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16" t="s" s="3">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="G16" s="13">
+        <v>59</v>
+      </c>
+      <c r="G16" s="12">
         <f>SUM(G7:G15)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D3" s="11">
         <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D4" s="11">
-        <v>7.75</v>
+        <v>7.85</v>
       </c>
       <c r="E4" t="s">
+        <v>35</v>
+      </c>
+      <c r="F4" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C5" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D5" s="11">
         <v>2</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D6" s="11">
-        <v>0.25</v>
+        <v>0.15</v>
       </c>
       <c r="E6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D7" s="11">
         <v>0.06</v>
       </c>
       <c r="E7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D8" s="11">
         <v>0.002</v>
       </c>
       <c r="E8" t="s">
+        <v>42</v>
+      </c>
+      <c r="F8" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C9" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D9" s="11">
         <v>0.006</v>
       </c>
       <c r="E9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F9" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D10" s="11">
         <v>0.002</v>
       </c>
       <c r="E10" t="s">
+        <v>42</v>
+      </c>
+      <c r="F10" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C11" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D11" s="11">
         <v>0.65</v>
       </c>
       <c r="E11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D12" s="11">
         <v>0.65</v>
       </c>
       <c r="E12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="14">
+      <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Confectionner le roux — Dans un rondeau, faire fondre le beurre ou la margarine. Ajouter la farine tamisée. Mélanger au fouet et laisser cuire sans coloration. Au terme de la cuisson, le roux blanchit et devient mousseux. Laisser refroidir dans le rondeau qui servira à la confection du velouté.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Confectionner le velouté — Dans un rondeau, faire bouillir le fumet ou le fond blanc. Verser le fumet ou le fond blanc bouillant sur le roux froid. Mélanger énergiquement au fouet les deux éléments. Ajouter le sel et le poivre de Cayenne ou la muscade suivant le cas. Laisser cuire le velouté 10 minutes environ à feu doux. Veiller à ne pas faire prendre le fond du rondeau. Pour éviter de passer le velouté au chinois et pour le rendre fluide, sans grumeaux et onctueux, émulsionner la sauce au mixeur. Dans l'attente de son utilisation, tamponner la surface de beurre, ou bien filmer et maintenir au chaud en armoire ou au bain-marie à une température de +63°C à cœur.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B5">
         <v>1</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E5" t="s" s="14"/>
+      <c r="D5" t="s" s="13">
+        <v>85</v>
+      </c>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D22"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"GRO_CDC_206Ve · GRO.SAUCES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_206Ve · GRO.SAUCES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>86</v>
+      <c r="A4" t="s" s="15">
+        <v>87</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>88</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail — Vérifier les D.L.C., peser les denrées, sélectionner le matériel. Désinfecter le matériel et le poste de travail suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="14">
+      <c r="A6" t="s" s="16">
+        <v>89</v>
+      </c>
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Confectionner le roux — Dans un rondeau, faire fondre le beurre ou la margarine. Ajouter la farine tamisée. Mélanger au fouet et laisser cuire sans coloration. Au terme de la cuisson, le roux blanchit et devient mousseux. Laisser refroidir dans le rondeau qui servira à la confection du velouté.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B12</f>
         <v>Farine de blé T55</v>
       </c>
       <c r="C7" s="11">
         <f>Besoins!E12</f>
         <v>0.65</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
         <f>Besoins!B14</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C8" s="11">
         <f>Besoins!E14</f>
         <v>0.65</v>
       </c>
       <c r="D8" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B9" t="str" s="14">
+      <c r="A9" t="s" s="16">
+        <v>90</v>
+      </c>
+      <c r="B9" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Confectionner le velouté — Dans un rondeau, faire bouillir le fumet ou le fond blanc. Verser le fumet ou le fond blanc bouillant sur le roux froid. Mélanger énergiquement au fouet les deux éléments. Ajouter le sel et le poivre de Cayenne ou la muscade suivant le cas. Laisser cuire le velouté 10 minutes environ à feu doux. Veiller à ne pas faire prendre le fond du rondeau. Pour éviter de passer le velouté au chinois et pour le rendre fluide, sans grumeaux et onctueux, émulsionner la sauce au mixeur. Dans l'attente de son utilisation, tamponner la surface de beurre, ou bien filmer et maintenir au chaud en armoire ou au bain-marie à une température de +63°C à cœur.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C10" s="11">
         <f>'Besoins'!$B$2*10</f>
         <v>10</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
         <f>Besoins!B15</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C11" s="11">
         <f>Besoins!E15</f>
         <v>0.06</v>
       </c>
       <c r="D11" t="str">
         <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
         <f>Besoins!B10</f>
         <v>Piment de Cayenne</v>
       </c>
       <c r="C12" s="11">
         <f>Besoins!E10</f>
@@ -1493,122 +1495,122 @@
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
         <f>Besoins!B9</f>
         <v>Noix de muscade moulue</v>
       </c>
       <c r="C14" s="11">
         <f>Besoins!E9</f>
         <v>0.002</v>
       </c>
       <c r="D14" t="str">
         <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="16">
-        <v>91</v>
+      <c r="A16" t="s" s="15">
+        <v>92</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
     </row>
     <row r="17">
-      <c r="A17" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B17" t="str" s="14">
+      <c r="A17" t="s" s="16">
+        <v>88</v>
+      </c>
+      <c r="B17" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Réhydrater la poudre déshydratée dans l'eau chaude puis ajouter le vin blanc. Porter à ébullition légère et laisser réduire quelques minutes.</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B8</f>
-        <v>EAU</v>
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E8</f>
-        <v>7.75</v>
+        <f>Besoins!E7</f>
+        <v>7.85</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F7</f>
         <v>lt</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>Vin blanc sec de cuisson</v>
       </c>
       <c r="C19" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>2</v>
       </c>
       <c r="D19" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>lt</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
         <f>Besoins!B13</f>
-        <v>Fonds Brun Lié (Knorr Professional)</v>
+        <v>Fonds Blanc de Veau (Knorr Professional)</v>
       </c>
       <c r="C20" s="11">
         <f>Besoins!E13</f>
-        <v>0.25</v>
+        <v>0.15</v>
       </c>
       <c r="D20" t="str">
         <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
-      <c r="A22" t="s" s="18">
-        <v>21</v>
+      <c r="A22" t="s" s="17">
+        <v>22</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="A22:D22"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>