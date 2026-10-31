--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -9,77 +9,74 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="SAUCE CRÈME" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
   <si>
     <t>SAUCE CRÈME</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
-    <t>pc</t>
-[...2 lines deleted...]
-    <t>référence : 100 pc</t>
+    <t>lt</t>
+  </si>
+  <si>
+    <t>référence : 10 lt</t>
   </si>
   <si>
     <t>SAUCE CRÈME  GRO_CDC_200Cr</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    LAIT UHT demi écrémé France outre 10 litres</t>
-  </si>
-[...1 lines deleted...]
-    <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Noix de muscade moulue</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre blanc moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>1.</t>
   </si>
@@ -231,304 +228,304 @@
   <dimension ref="A1:E22"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="C2" t="s" s="6">
         <v>3</v>
       </c>
       <c r="D2" t="s" s="7">
         <v>4</v>
       </c>
       <c r="E2" t="s" s="8"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3" t="s" s="8"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="9">
         <v>5</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s" s="8"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="4">
         <v>6</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s" s="8"/>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="10">
-        <f>B2*0.075</f>
+        <f>B2*0.75</f>
         <v>7.5</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E6" t="s" s="8"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C7" s="10">
-        <f>B2*0.00003</f>
+        <f>B2*0.0003</f>
         <v>0.003</v>
       </c>
       <c r="D7" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E7" t="s" s="8"/>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C8" s="10">
-        <f>B2*0.0065</f>
+        <f>B2*0.065</f>
         <v>0.65</v>
       </c>
       <c r="D8" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E8" t="s" s="8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C9" s="10">
-        <f>B2*0.0065</f>
+        <f>B2*0.065</f>
         <v>0.65</v>
       </c>
       <c r="D9" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C10" s="10">
-        <f>B2*0.001</f>
+        <f>B2*0.01</f>
         <v>0.1</v>
       </c>
       <c r="D10" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C11" s="10">
-        <f>B2*0.00006</f>
+        <f>B2*0.0006</f>
         <v>0.006</v>
       </c>
       <c r="D11" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C12" s="10">
-        <f>B2*0.025</f>
+        <f>B2*0.25</f>
         <v>2.5</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="11">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B14" t="inlineStr" s="12">
         <is>
           <t>Confectionner la béchamel selon la recette de base (GRO_CDC_200A), en réduisant le lait de 2,5 L. Ajouter la crème fraîche en liaison terminale, hors du feu. Émulsionner au mixeur.</t>
         </is>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="10">
-        <f>B2*0.075</f>
+        <f>B2*0.75</f>
         <v>7.5</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C16" s="10">
-        <f>B2*0.00003</f>
+        <f>B2*0.0003</f>
         <v>0.003</v>
       </c>
       <c r="D16" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C17" s="10">
-        <f>B2*0.0065</f>
+        <f>B2*0.065</f>
         <v>0.65</v>
       </c>
       <c r="D17" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C18" s="10">
-        <f>B2*0.0065</f>
+        <f>B2*0.065</f>
         <v>0.65</v>
       </c>
       <c r="D18" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C19" s="10">
-        <f>B2*0.001</f>
+        <f>B2*0.01</f>
         <v>0.1</v>
       </c>
       <c r="D19" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C20" s="10">
-        <f>B2*0.00006</f>
+        <f>B2*0.0006</f>
         <v>0.006</v>
       </c>
       <c r="D20" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C21" s="10">
-        <f>B2*0.025</f>
+        <f>B2*0.25</f>
         <v>2.5</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
       <c r="A22" t="s" s="13">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="4">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="A22:D22"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>