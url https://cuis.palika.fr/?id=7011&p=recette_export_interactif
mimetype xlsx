--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -11,111 +11,111 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="POTAGE CULTIVATEUR (TOUT SURGEL" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <si>
-    <t>POTAGE CULTIVATEUR (TOUT SURGELE)</t>
+    <t>POTAGE CULTIVATEUR (TOUT SURGELÉ)</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
-    <t>POTAGE CULTIVATEUR (TOUT SURGELE)  GRO_CDC_042B</t>
+    <t>POTAGE CULTIVATEUR (TOUT SURGELÉ)  GRO_CDC_042B</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Poireaux émincés surgelés</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Carottes en rondelles surgelées</t>
   </si>
   <si>
     <t xml:space="preserve">    Navets en dés surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    CÉLERI-RAVE France</t>
   </si>
   <si>
     <t xml:space="preserve">    POMMES de TERRE  CUITES A COEUR SOUS VIDE PASTEURISÉES NON STÉRILISÉES. sans conservateur -ni additifs-ni allergènes</t>
   </si>
   <si>
     <t xml:space="preserve">    Petits pois doux très fins surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    Haricots verts très fins surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    CHOU vert France cat.I colis de 6</t>
   </si>
   <si>
     <t xml:space="preserve">    Poitrine de porc fraîche</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    Gros sel de mer</t>
   </si>
   <si>
     <t xml:space="preserve">    CERFEUIL (KG) (conv.)</t>
   </si>
   <si>
-    <t xml:space="preserve">    Pain rassis</t>
+    <t xml:space="preserve">    Baguette de pain rassis (pièce) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    EMMENTAL 1 kg rapé</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 