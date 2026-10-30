--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -17,253 +17,253 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="110">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
-    <t>POTAGE CULTIVATEUR (TOUT SURGELE)</t>
+    <t>POTAGE CULTIVATEUR (TOUT SURGELÉ)</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_042B</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Potages collectivité (GRO.POTAGES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 22:26</t>
+    <t>30/10/2026 23:49</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>PAIN-RASSIS</t>
   </si>
   <si>
     <t>Pain rassis</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>RNM0200155</t>
+  </si>
+  <si>
+    <t>EMMENTAL 1 kg rapé</t>
+  </si>
+  <si>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
-    <t>RNM0200155</t>
-[...5 lines deleted...]
-    <t>Fromages</t>
+    <t>RNM0370123</t>
+  </si>
+  <si>
+    <t>CÉLERI-RAVE France</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>RNM0020160</t>
+  </si>
+  <si>
+    <t>CERFEUIL France botte</t>
+  </si>
+  <si>
+    <t>bte</t>
+  </si>
+  <si>
+    <t>RNM0290123</t>
+  </si>
+  <si>
+    <t>CHOU vert France cat.I colis de 6</t>
   </si>
   <si>
     <t>00002259</t>
   </si>
   <si>
     <t>POMMES de TERRE  CUITES A COEUR SOUS VIDE PASTEURISÉES NON STÉRILISÉES. sans conservateur -ni additifs-ni allergènes</t>
   </si>
   <si>
-    <t>Légumes 4ème gamme (prêts emploi)</t>
-[...23 lines deleted...]
-    <t>CHOU vert France cat.I colis de 6</t>
+    <t>Légumes 4ème et 5ème gamme</t>
   </si>
   <si>
     <t>SEL-GROS</t>
   </si>
   <si>
     <t>Gros sel de mer</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
+    <t>RNMS00751</t>
+  </si>
+  <si>
+    <t>Carottes en rondelles surgelées</t>
+  </si>
+  <si>
+    <t>Légumes surgelés</t>
+  </si>
+  <si>
+    <t>RNMS00760</t>
+  </si>
+  <si>
+    <t>Haricots verts très fins surgelés</t>
+  </si>
+  <si>
+    <t>RNMS00766</t>
+  </si>
+  <si>
+    <t>Navets en dés surgelés</t>
+  </si>
+  <si>
+    <t>RNMS00764</t>
+  </si>
+  <si>
+    <t>Petits pois doux très fins surgelés</t>
+  </si>
+  <si>
     <t>POIREAU-EM-SURG</t>
   </si>
   <si>
     <t>Poireaux émincés surgelés</t>
   </si>
   <si>
-    <t>Légumes surgelés</t>
-[...28 lines deleted...]
-  <si>
     <t>POITRINE-FRAICHE</t>
   </si>
   <si>
     <t>Poitrine de porc fraîche</t>
   </si>
   <si>
     <t>Porc frais</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
@@ -295,93 +295,99 @@
   <si>
     <t xml:space="preserve">    ↳ Haricots verts très fins surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CHOU vert France cat.I colis de 6</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poitrine de porc fraîche</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Gros sel de mer</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CERFEUIL (KG)</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ CERFEUIL France botte</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Pain rassis</t>
+    <t xml:space="preserve">    ↳ Baguette de pain rassis (pièce)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Pain rassis</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ EMMENTAL 1 kg rapé</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
-    <t>Fiche technique — POTAGE CULTIVATEUR (TOUT SURGELE)</t>
-[...2 lines deleted...]
-    <t>POTAGE CULTIVATEUR (TOUT SURGELE)  GRO_CDC_042B</t>
+    <t>Fiche technique — POTAGE CULTIVATEUR (TOUT SURGELÉ)</t>
+  </si>
+  <si>
+    <t>POTAGE CULTIVATEUR (TOUT SURGELÉ)  GRO_CDC_042B</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    CERFEUIL (KG) (conv.)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Baguette de pain rassis (pièce) (conv.)</t>
   </si>
   <si>
     <t>5.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -553,1007 +559,1029 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>93.81166</v>
+        <v>68.0857773</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.9381166</v>
+        <v>0.680857773</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>93.81166</v>
+        <v>68.0857773</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>6</v>
+        <v>1.5</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>6</v>
+        <v>1.5</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
         <f>E7*1.5</f>
-        <v>9</v>
+        <v>2.25</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.5</v>
+        <v>2</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.5</v>
+        <v>2</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*5.2</f>
-        <v>2.6</v>
+        <f>E8*8.1</f>
+        <v>16.2</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>2</v>
+        <v>0.5</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>2</v>
+        <v>0.5</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*8.1</f>
-        <v>16.2</v>
+        <f>E9*5.2</f>
+        <v>2.6</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="12">
-        <v>41</v>
+      <c r="A10" t="s">
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D10" s="9">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*0.3</f>
-        <v>1.8</v>
+        <f>E10*1.1</f>
+        <v>1.1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="D11" s="9">
         <v>1</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>1</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*1.1</f>
-        <v>1.1</v>
+        <f>E11*0.6</f>
+        <v>0.6</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D12" s="9">
-        <v>1</v>
+        <v>1.481</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>1</v>
+        <v>1.481</v>
       </c>
       <c r="F12" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*6</f>
-        <v>6</v>
+        <f>E12*1.8333</f>
+        <v>2.715117</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="s">
+      <c r="A13" t="s" s="12">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="D13" s="9">
-        <v>1.481</v>
+        <v>6</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>1.481</v>
+        <v>6</v>
       </c>
       <c r="F13" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*11</f>
-        <v>16.291</v>
+        <f>E13*0.3</f>
+        <v>1.8</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D14" s="9">
         <v>0.073</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>0.073</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G14" s="4">
         <f>E14*0.42</f>
         <v>0.03066</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D15" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G15" s="4">
-        <f>E15*3.2</f>
-        <v>6.4</v>
+        <f>E15*2.17</f>
+        <v>8.68</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C16" t="s">
         <v>58</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" s="9">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G16" s="4">
-        <f>E16*2.17</f>
-        <v>8.68</v>
+        <f>E16*2.83</f>
+        <v>5.66</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D17" s="9">
         <v>2</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>2</v>
       </c>
       <c r="F17" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G17" s="4">
-        <f>E17*2.83</f>
-        <v>5.66</v>
+        <f>E17*1.92</f>
+        <v>3.84</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D18" s="9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G18" s="4">
-        <f>E18*1.92</f>
-        <v>3.84</v>
+        <f>E18*3.21</f>
+        <v>3.21</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D19" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G19" s="4">
-        <f>E19*3.21</f>
-        <v>3.21</v>
+        <f>E19*3.2</f>
+        <v>6.4</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" t="s">
         <v>69</v>
       </c>
       <c r="D20" s="9">
         <v>2</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
         <v>2</v>
       </c>
       <c r="F20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G20" s="4">
         <f>E20*6.5</f>
         <v>13</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21" t="s" s="3">
         <v>70</v>
       </c>
       <c r="G21" s="13">
         <f>SUM(G7:G20)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>71</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>72</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>73</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>74</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>75</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>77</v>
       </c>
       <c r="C3" t="s">
         <v>78</v>
       </c>
       <c r="D3" s="11">
         <v>2</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>79</v>
       </c>
       <c r="C4" t="s">
         <v>78</v>
       </c>
       <c r="D4" s="11">
         <v>4</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F4" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>80</v>
       </c>
       <c r="C5" t="s">
         <v>78</v>
       </c>
       <c r="D5" s="11">
         <v>2</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>81</v>
       </c>
       <c r="C6" t="s">
         <v>78</v>
       </c>
       <c r="D6" s="11">
         <v>1</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>82</v>
       </c>
       <c r="C7" t="s">
         <v>78</v>
       </c>
       <c r="D7" s="11">
         <v>6</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>83</v>
       </c>
       <c r="C8" t="s">
         <v>78</v>
       </c>
       <c r="D8" s="11">
         <v>1</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>84</v>
       </c>
       <c r="C9" t="s">
         <v>78</v>
       </c>
       <c r="D9" s="11">
         <v>2</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>85</v>
       </c>
       <c r="C10" t="s">
         <v>78</v>
       </c>
       <c r="D10" s="11">
         <v>1.481</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F10" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>86</v>
       </c>
       <c r="C11" t="s">
         <v>78</v>
       </c>
       <c r="D11" s="11">
         <v>2</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>87</v>
       </c>
       <c r="C12" t="s">
         <v>78</v>
       </c>
       <c r="D12" s="11">
         <v>0.5</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F12" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
         <v>88</v>
       </c>
       <c r="C13" t="s">
         <v>78</v>
       </c>
       <c r="D13" s="11">
         <v>0.073</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
         <v>89</v>
       </c>
       <c r="C14" t="s">
         <v>75</v>
       </c>
       <c r="D14" s="11">
         <v>0.03</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F14" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>91</v>
       </c>
       <c r="C15" t="s">
         <v>78</v>
       </c>
       <c r="D15" s="11">
         <v>1</v>
       </c>
       <c r="E15" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F15" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
         <v>92</v>
       </c>
       <c r="C16" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="D16" s="11">
         <v>6</v>
       </c>
       <c r="E16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F16" t="s">
-        <v>33</v>
+        <v>90</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B17" t="s">
         <v>93</v>
       </c>
       <c r="C17" t="s">
         <v>78</v>
       </c>
       <c r="D17" s="11">
-        <v>2</v>
+        <v>1.5</v>
       </c>
       <c r="E17" t="s">
+        <v>35</v>
+      </c>
+      <c r="F17" t="s">
         <v>34</v>
       </c>
-      <c r="F17" t="s">
-        <v>40</v>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>94</v>
+      </c>
+      <c r="C18" t="s">
+        <v>78</v>
+      </c>
+      <c r="D18" s="11">
+        <v>2</v>
+      </c>
+      <c r="E18" t="s">
+        <v>35</v>
+      </c>
+      <c r="F18" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="14">
         <is>
           <t>Mise en place du poste de travail - Verifier les D.L.C., peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="14"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
@@ -1612,441 +1640,439 @@
         </is>
       </c>
       <c r="E6" t="s" s="14"/>
       <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:D31"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="15">
         <f>"GRO_CDC_042B · GRO.POTAGES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_042B · GRO.POTAGES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="16">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="17">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5" t="str" s="14">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail - Verifier les D.L.C., peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="17">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6" t="str" s="14">
         <f>Procedure!D3</f>
         <v>Preparations preliminaires - Deconditionner les legumes surgeles suivant la procedure. Reserver separement au froid. Deconditionner les pommes de terre sous-vide, egoutter si besoin. Reserver. Eplucher, laver et desinfecter le celeri-rave et le chou vert suivant la procedure (seuls legumes non surgeles de cette variante). Emincer en paysanne le celeri-rave et le chou vert. Effeuiller et reserver au froid dans une calotte les pluches de cerfeuil. Decouenner et tailler la poitrine fraiche en des. Dans une russe, blanchir les des de poitrine fraiche. Rafraichir et egoutter.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B19</f>
         <v>Poireaux émincés surgelés</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E15</f>
+        <f>Besoins!E19</f>
         <v>2</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B15</f>
         <v>Carottes en rondelles surgelées</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E16</f>
+        <f>Besoins!E15</f>
         <v>4</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
-        <f>Besoins!B18</f>
+        <f>Besoins!B17</f>
         <v>Navets en dés surgelés</v>
       </c>
       <c r="C9" s="11">
-        <f>Besoins!E18</f>
+        <f>Besoins!E17</f>
         <v>2</v>
       </c>
       <c r="D9" t="str">
-        <f>Besoins!F18</f>
+        <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B10</f>
         <v>CÉLERI-RAVE France</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E10</f>
         <v>1</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B13</f>
         <v>POMMES de TERRE  CUITES A COEUR SOUS VIDE PASTEURISÉES NON STÉRILISÉES. sans conservateur -ni additifs-ni allergènes</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E13</f>
         <v>6</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B12</f>
         <v>CHOU vert France cat.I colis de 6</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E12</f>
         <v>1.481</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F12</f>
         <v>pc</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
         <f>Besoins!B20</f>
         <v>Poitrine de porc fraîche</v>
       </c>
       <c r="C13" s="11">
         <f>Besoins!E20</f>
         <v>2</v>
       </c>
       <c r="D13" t="str">
         <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C14" s="11">
         <f>'Besoins'!$B$2*0.03</f>
         <v>0.03</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="17">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15" t="str" s="14">
         <f>Procedure!D4</f>
         <v>Marquer la cuisson du potage - Dans un rondeau, faire suer au beurre les des de poitrine. Ajouter dans l'ordre l'emince de poireau surgele, puis les carottes et navets surgeles, et le celeri-rave frais emince. Mouiller avec 25 litres d'eau (ou de fond blanc de veau). Saler. Porter a ebullition. Ajouter le chou vert frais. Cuire 20 a 25 minutes. Ajouter les pommes de terre sous-vide (deja cuites, temps de reprise plus court que des PDT crues), les petits pois surgeles et les haricots verts surgeles. Cuire environ 5 a 8 minutes, le temps de reprise de la cuisson des pommes de terre sous-vide etant reduit par rapport a des PDT crues. Tester la cuisson. Maintenir au chaud.</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B19</f>
         <v>Poireaux émincés surgelés</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E15</f>
+        <f>Besoins!E19</f>
         <v>2</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B16</f>
+        <f>Besoins!B15</f>
         <v>Carottes en rondelles surgelées</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E16</f>
+        <f>Besoins!E15</f>
         <v>4</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B18</f>
+        <f>Besoins!B17</f>
         <v>Navets en dés surgelés</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E18</f>
+        <f>Besoins!E17</f>
         <v>2</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F18</f>
+        <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B10</f>
         <v>CÉLERI-RAVE France</v>
       </c>
       <c r="C19" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E10</f>
         <v>1</v>
       </c>
       <c r="D19" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B13</f>
         <v>POMMES de TERRE  CUITES A COEUR SOUS VIDE PASTEURISÉES NON STÉRILISÉES. sans conservateur -ni additifs-ni allergènes</v>
       </c>
       <c r="C20" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E13</f>
         <v>6</v>
       </c>
       <c r="D20" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
-        <f>Besoins!B19</f>
+        <f>Besoins!B18</f>
         <v>Petits pois doux très fins surgelés</v>
       </c>
       <c r="C21" s="11">
-        <f>Besoins!E19</f>
+        <f>Besoins!E18</f>
         <v>1</v>
       </c>
       <c r="D21" t="str">
-        <f>Besoins!F19</f>
+        <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
-        <f>Besoins!B17</f>
+        <f>Besoins!B16</f>
         <v>Haricots verts très fins surgelés</v>
       </c>
       <c r="C22" s="11">
-        <f>Besoins!E17</f>
+        <f>Besoins!E16</f>
         <v>2</v>
       </c>
       <c r="D22" t="str">
-        <f>Besoins!F17</f>
+        <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B12</f>
         <v>CHOU vert France cat.I colis de 6</v>
       </c>
       <c r="C23" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E12</f>
         <v>1.481</v>
       </c>
       <c r="D23" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F12</f>
         <v>pc</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
-        <f>Besoins!B8</f>
+        <f>Besoins!B9</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C24" s="11">
-        <f>Besoins!E8</f>
+        <f>Besoins!E9</f>
         <v>0.5</v>
       </c>
       <c r="D24" t="str">
-        <f>Besoins!F8</f>
+        <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="str">
         <f>Besoins!B14</f>
         <v>Gros sel de mer</v>
       </c>
       <c r="C25" s="11">
         <f>Besoins!E14</f>
         <v>0.073</v>
       </c>
       <c r="D25" t="str">
         <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s" s="17">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B26" t="str" s="14">
         <f>Procedure!D5</f>
         <v>Preparer la garniture - Pendant la cuisson du potage, trancher les baguettes de pain en rondelles. Prechauffer le four a +175C. Deposer les rondelles sur des grilles de cuisson. Etager les grilles sur l'echelle du four. Enfourner et toaster legerement les rondelles de pain. Reserver a temperature tiede.</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
     </row>
     <row r="27">
       <c r="A27"/>
-      <c r="B27" t="str">
-[...1 lines deleted...]
-        <v>Pain rassis</v>
+      <c r="B27" t="s">
+        <v>108</v>
       </c>
       <c r="C27" s="11">
-        <f>Besoins!E7</f>
+        <f>'Besoins'!$B$2*6</f>
         <v>6</v>
       </c>
-      <c r="D27" t="str">
-[...1 lines deleted...]
-        <v>pc</v>
+      <c r="D27" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s" s="17">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B28" t="str" s="14">
         <f>Procedure!D6</f>
         <v>Servir - Deposer dans le fond de l'assiette ou d'un bol, des rondelles de pain toastees et de l'emmenthal rape. Servir le potage cultivateur tres chaud, quelques pluches de cerfeuil sur le potage au depart du plat (facultatif).</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="str">
-        <f>Besoins!B9</f>
+        <f>Besoins!B8</f>
         <v>EMMENTAL 1 kg rapé</v>
       </c>
       <c r="C29" s="11">
-        <f>Besoins!E9</f>
+        <f>Besoins!E8</f>
         <v>2</v>
       </c>
       <c r="D29" t="str">
-        <f>Besoins!F9</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
       <c r="A31" t="s" s="18">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="A31:D31"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>