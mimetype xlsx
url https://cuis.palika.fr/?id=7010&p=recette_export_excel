--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -17,308 +17,350 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="100">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>GRATINÉE À L'OIGNON</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_044</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Potages collectivité (GRO.POTAGES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>16/09/2026 02:03</t>
+    <t>31/10/2026 05:05</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
-[...8 lines deleted...]
-    <t>Condiments et sauces</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t>PAIN-RASSIS</t>
   </si>
   <si>
     <t>Pain rassis</t>
   </si>
   <si>
+    <t>MAGGI-BOUIL-BOE</t>
+  </si>
+  <si>
+    <t>Bouillon de bœuf déshydraté (Maggi)</t>
+  </si>
+  <si>
+    <t>Fonds déshydratés et poudres</t>
+  </si>
+  <si>
+    <t>RNM0200155</t>
+  </si>
+  <si>
+    <t>EMMENTAL 1 kg rapé</t>
+  </si>
+  <si>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
-    <t>RNM0200155</t>
-[...7 lines deleted...]
-  <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00780</t>
   </si>
   <si>
     <t>Oignons émincés surgelés</t>
   </si>
   <si>
-    <t>Pommes de terre surgelées</t>
+    <t>Légumes surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Potages collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oignons émincés surgelés</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ bouillon de boeuf</t>
-[...2 lines deleted...]
-    <t>lt</t>
+    <t xml:space="preserve">    ↳ Bouillon de bœuf reconstitué (collectivité)</t>
+  </si>
+  <si>
+    <t>Préparations de base collectivité</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Bouillon de bœuf déshydraté (Maggi)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Pain rassis</t>
+    <t xml:space="preserve">    ↳ Baguette de pain rassis (pièce)</t>
+  </si>
+  <si>
+    <t>Conversions diverses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Pain rassis</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ EMMENTAL 1 kg rapé</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Servir - Servir la gratinee a l'oignon bien chaude.</t>
   </si>
   <si>
+    <t>Bouillon de bœuf reconstitué (collectivité)</t>
+  </si>
+  <si>
+    <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
+  </si>
+  <si>
     <t>Fiche technique — GRATINÉE À L'OIGNON</t>
   </si>
   <si>
     <t>GRATINÉE À L'OIGNON  GRO_CDC_044</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
+    <t xml:space="preserve">    Baguette de pain rassis (pièce) (conv.)</t>
+  </si>
+  <si>
     <t>3.</t>
   </si>
   <si>
+    <t xml:space="preserve">    Bouillon de bœuf reconstitué (collectivité)</t>
+  </si>
+  <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
+  </si>
+  <si>
+    <t>↳ Bouillon de bœuf reconstitué (collectivité)  GRO-BOUIL-BOEUF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -381,66 +423,63 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="201" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="202" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="203" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="201" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
@@ -487,1077 +526,1229 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>65.31205</v>
+        <v>64.09215</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.6531205</v>
+        <v>0.6409215</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>65.31205</v>
+        <v>64.09215</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:G15"/>
+  <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="s" s="12">
-        <v>31</v>
+      <c r="A7" t="s">
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>25</v>
+        <v>24.5</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>25</v>
+        <v>24.5</v>
       </c>
       <c r="F7" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*0</f>
-        <v>0</v>
+        <f>E7*0.0043</f>
+        <v>0.10535</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
         <v>0.015</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
         <v>0.015</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
         <f>E8*12.5</f>
         <v>0.1875</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
         <v>0.4</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.4</v>
       </c>
       <c r="F9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G9" s="4">
         <f>E9*0.56</f>
         <v>0.224</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" t="s">
         <v>42</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="9">
-        <v>5</v>
+        <v>1.25</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>5</v>
+        <v>1.25</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G10" s="4">
         <f>E10*1.5</f>
-        <v>7.5</v>
+        <v>1.875</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C11" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D11" s="9">
-        <v>0.75</v>
+        <v>0.525</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>0.75</v>
+        <v>0.525</v>
       </c>
       <c r="F11" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*5.2</f>
-        <v>3.9</v>
+        <f>E11*8.19</f>
+        <v>4.29975</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D12" s="9">
         <v>3</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>3</v>
       </c>
       <c r="F12" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G12" s="4">
         <f>E12*8.1</f>
         <v>24.3</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D13" s="9">
-        <v>0.073</v>
+        <v>0.75</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>0.073</v>
+        <v>0.75</v>
       </c>
       <c r="F13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*0.35</f>
-        <v>0.02555</v>
+        <f>E13*5.2</f>
+        <v>3.9</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D14" s="9">
-        <v>7.5</v>
+        <v>0.073</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
+        <v>0.073</v>
+      </c>
+      <c r="F14" t="s">
+        <v>39</v>
+      </c>
+      <c r="G14" s="4">
+        <f>E14*0.35</f>
+        <v>0.02555</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" t="s">
+        <v>59</v>
+      </c>
+      <c r="D15" s="9">
         <v>7.5</v>
       </c>
-      <c r="F14" t="s">
-[...3 lines deleted...]
-        <f>E14*3.89</f>
+      <c r="E15" s="11">
+        <f>D15*$B$2</f>
+        <v>7.5</v>
+      </c>
+      <c r="F15" t="s">
+        <v>39</v>
+      </c>
+      <c r="G15" s="4">
+        <f>E15*3.89</f>
         <v>29.175</v>
       </c>
     </row>
-    <row r="15">
-[...9 lines deleted...]
-        <f>SUM(G7:G14)</f>
+    <row r="16">
+      <c r="A16"/>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16" t="s" s="3">
+        <v>60</v>
+      </c>
+      <c r="G16" s="12">
+        <f>SUM(G7:G15)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F10"/>
+  <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="C3" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="D3" s="11">
         <v>7.5</v>
       </c>
       <c r="E3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F3" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="C4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="D4" s="11">
         <v>0.75</v>
       </c>
       <c r="E4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="C5" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="D5" s="11">
         <v>0.4</v>
       </c>
       <c r="E5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="C6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D6" s="11">
         <v>25</v>
       </c>
       <c r="E6" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C7" t="s">
         <v>68</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="11">
-        <v>0.073</v>
+        <v>24.5</v>
       </c>
       <c r="E7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="C8" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="D8" s="11">
-        <v>0.015</v>
+        <v>0.525</v>
       </c>
       <c r="E8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="C9" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="D9" s="11">
-        <v>5</v>
+        <v>0.073</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F9" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="C10" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="D10" s="11">
+        <v>0.015</v>
+      </c>
+      <c r="E10" t="s">
+        <v>39</v>
+      </c>
+      <c r="F10" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>77</v>
+      </c>
+      <c r="C11" t="s">
+        <v>65</v>
+      </c>
+      <c r="D11" s="11">
+        <v>5</v>
+      </c>
+      <c r="E11" t="s">
+        <v>25</v>
+      </c>
+      <c r="F11" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>2</v>
+      </c>
+      <c r="B12" t="s">
+        <v>79</v>
+      </c>
+      <c r="C12" t="s">
+        <v>68</v>
+      </c>
+      <c r="D12" s="11">
+        <v>1.25</v>
+      </c>
+      <c r="E12" t="s">
+        <v>39</v>
+      </c>
+      <c r="F12" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>80</v>
+      </c>
+      <c r="C13" t="s">
+        <v>68</v>
+      </c>
+      <c r="D13" s="11">
         <v>3</v>
       </c>
-      <c r="E10" t="s">
-[...3 lines deleted...]
-        <v>48</v>
+      <c r="E13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F13" t="s">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F6"/>
+  <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>77</v>
+        <v>86</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="inlineStr" s="14">
+      <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail - Verifier les D.L.C., peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
-      <c r="E2" t="s" s="14"/>
+      <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3"/>
-      <c r="D3" t="inlineStr" s="14">
+      <c r="D3" t="inlineStr" s="13">
         <is>
           <t>Preparations preliminaires - Deconditionner les oignons emincés. Reserver. Prechauffer le four a +175C. Trancher le pain en rondelles. Deposer sur des grilles de cuisson. Etager les grilles sur l'echelle du four. Enfourner et toaster le pain. Reserver dans un bac GN. Deconditionner l'emmenthal. Reserver au froid dans une calotte.</t>
         </is>
       </c>
-      <c r="E3" t="s" s="14"/>
+      <c r="E3" t="s" s="13"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
-      <c r="D4" t="inlineStr" s="14">
+      <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Marquer la cuisson de la gratinee - Dans un rondeau, faire revenir les oignons emincés au beurre pour les colorer legerement. Ajouter la farine. Remuer avec une spatule. Faire blondir la farine. Mouiller avec 25 litres d'eau. Porter a ebullition. Realiser le bouillon de boeuf a partir de l'eau de mouillement, en ajoutant le fond dehydrate. Saler et poivrer. Laisser cuire environ 30 minutes. Rectifier l'assaisonnement. Maintenir au chaud en attente de finition.</t>
         </is>
       </c>
-      <c r="E4" t="s" s="14"/>
+      <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="inlineStr" s="14">
+      <c r="D5" t="inlineStr" s="13">
         <is>
           <t>Dresser les bols de gratinee - Ranger sur des grilles de cuisson, des bols pour faciliter leur enfournement. Deposer dans chaque bol, 3 a 4 rondelles de pain toastees. Verser la soupe sur les rondelles de pain. Saupoudrer d'emmenthal rape. Etager les grilles chargees de bols de soupe. Gratiner.</t>
         </is>
       </c>
-      <c r="E5" t="s" s="14"/>
+      <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="s" s="14">
-[...2 lines deleted...]
-      <c r="E6" t="s" s="14"/>
+      <c r="D6" t="s" s="13">
+        <v>87</v>
+      </c>
+      <c r="E6" t="s" s="13"/>
       <c r="F6"/>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B7">
+        <v>1</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7" t="s" s="13">
+        <v>89</v>
+      </c>
+      <c r="E7" t="s" s="13"/>
+      <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D21"/>
+  <dimension ref="A1:D26"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
-      <c r="A2" t="str" s="15">
+      <c r="A2" t="str" s="14">
         <f>"GRO_CDC_044 · GRO.POTAGES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_044 · GRO.POTAGES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
-      <c r="A4" t="s" s="16">
-        <v>80</v>
+      <c r="A4" t="s" s="15">
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
-      <c r="A5" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B5" t="str" s="14">
+      <c r="A5" t="s" s="16">
+        <v>92</v>
+      </c>
+      <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail - Verifier les D.L.C., peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
-      <c r="A6" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B6" t="str" s="14">
+      <c r="A6" t="s" s="16">
+        <v>93</v>
+      </c>
+      <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Preparations preliminaires - Deconditionner les oignons emincés. Reserver. Prechauffer le four a +175C. Trancher le pain en rondelles. Deposer sur des grilles de cuisson. Etager les grilles sur l'echelle du four. Enfourner et toaster le pain. Reserver dans un bac GN. Deconditionner l'emmenthal. Reserver au froid dans une calotte.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B15</f>
         <v>Oignons émincés surgelés</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E14</f>
+        <f>Besoins!E15</f>
         <v>7.5</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
-      <c r="B8" t="str">
-[...1 lines deleted...]
-        <v>Pain rassis</v>
+      <c r="B8" t="s">
+        <v>94</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E10</f>
+        <f>'Besoins'!$B$2*5</f>
         <v>5</v>
       </c>
-      <c r="D8" t="str">
-[...1 lines deleted...]
-        <v>pc</v>
+      <c r="D8" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9" t="str">
         <f>Besoins!B12</f>
         <v>EMMENTAL 1 kg rapé</v>
       </c>
       <c r="C9" s="11">
         <f>Besoins!E12</f>
         <v>3</v>
       </c>
       <c r="D9" t="str">
         <f>Besoins!F12</f>
         <v>kg</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B10" t="str" s="14">
+      <c r="A10" t="s" s="16">
+        <v>95</v>
+      </c>
+      <c r="B10" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Marquer la cuisson de la gratinee - Dans un rondeau, faire revenir les oignons emincés au beurre pour les colorer legerement. Ajouter la farine. Remuer avec une spatule. Faire blondir la farine. Mouiller avec 25 litres d'eau. Porter a ebullition. Realiser le bouillon de boeuf a partir de l'eau de mouillement, en ajoutant le fond dehydrate. Saler et poivrer. Laisser cuire environ 30 minutes. Rectifier l'assaisonnement. Maintenir au chaud en attente de finition.</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B15</f>
         <v>Oignons émincés surgelés</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E14</f>
+        <f>Besoins!E15</f>
         <v>7.5</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B13</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E13</f>
         <v>0.75</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
         <f>Besoins!B9</f>
         <v>Farine de blé T55</v>
       </c>
       <c r="C13" s="11">
         <f>Besoins!E9</f>
         <v>0.4</v>
       </c>
       <c r="D13" t="str">
         <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
-      <c r="B14" t="str">
-[...1 lines deleted...]
-        <v>bouillon de boeuf</v>
+      <c r="B14" t="s">
+        <v>96</v>
       </c>
       <c r="C14" s="11">
-        <f>Besoins!E7</f>
+        <f>'Besoins'!$B$2*25</f>
         <v>25</v>
       </c>
-      <c r="D14" t="str">
-[...1 lines deleted...]
-        <v>lt</v>
+      <c r="D14" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B14</f>
         <v>Sel fin de cuisine</v>
       </c>
       <c r="C15" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E14</f>
         <v>0.073</v>
       </c>
       <c r="D15" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
         <f>Besoins!B8</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C16" s="11">
         <f>Besoins!E8</f>
         <v>0.015</v>
       </c>
       <c r="D16" t="str">
         <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B17" t="str" s="14">
+      <c r="A17" t="s" s="16">
+        <v>97</v>
+      </c>
+      <c r="B17" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Dresser les bols de gratinee - Ranger sur des grilles de cuisson, des bols pour faciliter leur enfournement. Deposer dans chaque bol, 3 a 4 rondelles de pain toastees. Verser la soupe sur les rondelles de pain. Saupoudrer d'emmenthal rape. Etager les grilles chargees de bols de soupe. Gratiner.</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18"/>
-      <c r="B18" t="str">
-[...1 lines deleted...]
-        <v>Pain rassis</v>
+      <c r="B18" t="s">
+        <v>94</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E10</f>
+        <f>'Besoins'!$B$2*5</f>
         <v>5</v>
       </c>
-      <c r="D18" t="str">
-[...1 lines deleted...]
-        <v>pc</v>
+      <c r="D18" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" t="s" s="17">
-[...2 lines deleted...]
-      <c r="B19" t="str" s="14">
+      <c r="A19" t="s" s="16">
+        <v>98</v>
+      </c>
+      <c r="B19" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Servir - Servir la gratinee a l'oignon bien chaude.</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
-      <c r="A21" t="s" s="18">
-        <v>21</v>
+      <c r="A21" t="s" s="15">
+        <v>99</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
     </row>
+    <row r="22">
+      <c r="A22" t="s" s="16">
+        <v>92</v>
+      </c>
+      <c r="B22" t="str" s="13">
+        <f>Procedure!D7</f>
+        <v>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
+      </c>
+      <c r="C22"/>
+      <c r="D22"/>
+    </row>
+    <row r="23">
+      <c r="A23"/>
+      <c r="B23" t="str">
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
+      </c>
+      <c r="C23" s="11">
+        <f>Besoins!E7</f>
+        <v>24.5</v>
+      </c>
+      <c r="D23" t="str">
+        <f>Besoins!F7</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24"/>
+      <c r="B24" t="str">
+        <f>Besoins!B11</f>
+        <v>Bouillon de bœuf déshydraté (Maggi)</v>
+      </c>
+      <c r="C24" s="11">
+        <f>Besoins!E11</f>
+        <v>0.525</v>
+      </c>
+      <c r="D24" t="str">
+        <f>Besoins!F11</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25"/>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="17">
+        <v>22</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
-  <mergeCells count="9">
+  <mergeCells count="11">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="A21:D21"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="A26:D26"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>GRATINÉE À L'OIGNON</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>