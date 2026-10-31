--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -1,133 +1,156 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="POTAGE CRÈME DE LÉGUMES (CHOU-F" sheetId="1" r:id="rId1"/>
+    <sheet name="Fond blanc de veau reconstitué " sheetId="2" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <si>
     <t>POTAGE CRÈME DE LÉGUMES (CHOU-FLEUR)</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>POTAGE CRÈME DE LÉGUMES (CHOU-FLEUR)  GRO_CDC_043A</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    POIREAU France cat.I</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    POMME DE TERRE basique div.var.cons France lavée cat.I 40-70mm sac 10kg</t>
   </si>
   <si>
     <t xml:space="preserve">    CHOU FLEUR U.E. couronné cat.I gros colis de 6</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    Farine de blé T55</t>
   </si>
   <si>
-    <t xml:space="preserve">    Fond blanc de veau reconstitue</t>
+    <t xml:space="preserve">    Fond blanc de veau reconstitué (collectivité) — voir l'onglet "Fond blanc de veau reconstitué "</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    Gros sel de mer</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>Servir - Servir le potage dans une assiette ou dans un bol. Decorer de quelques pluches de cerfeuil au depart de l'assiette (facultatif).</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
+  </si>
+  <si>
+    <t>Fond blanc de veau reconstitué (collectivité)</t>
+  </si>
+  <si>
+    <t>Quantité totale à produire (cumulée)</t>
+  </si>
+  <si>
+    <t>référence : 1 lt — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>Fond blanc de veau reconstitué (collectivité)  GRO-FONDB-VEAU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Fonds Blanc de Veau (Knorr Professional)</t>
+  </si>
+  <si>
+    <t>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
@@ -180,89 +203,91 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
-<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
-<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:E32"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
@@ -661,49 +686,208 @@
     </row>
     <row r="32">
       <c r="A32" t="s" s="13">
         <v>24</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B30:D30"/>
     <mergeCell ref="B31:D31"/>
     <mergeCell ref="A32:D32"/>
   </mergeCells>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E12"/>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>25</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1" t="s" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>26</v>
+      </c>
+      <c r="B2" s="14">
+        <v>20</v>
+      </c>
+      <c r="C2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D2" t="s" s="7">
+        <v>27</v>
+      </c>
+      <c r="E2" t="s" s="8"/>
+    </row>
+    <row r="3">
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3" t="s" s="8"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="9">
+        <v>28</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s" s="8"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s" s="8"/>
+    </row>
+    <row r="6">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*0.985</f>
+        <v>19.7</v>
+      </c>
+      <c r="D6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" t="s" s="8"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" s="10">
+        <f>B2*0.015</f>
+        <v>0.3</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s" s="8"/>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="11">
+        <v>18</v>
+      </c>
+      <c r="B9" t="s" s="12">
+        <v>31</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9" t="s" s="8"/>
+    </row>
+    <row r="10">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="10">
+        <f>B2*0.985</f>
+        <v>19.7</v>
+      </c>
+      <c r="D10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" t="s" s="8"/>
+    </row>
+    <row r="11">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" s="10">
+        <f>B2*0.015</f>
+        <v>0.3</v>
+      </c>
+      <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" t="s" s="8"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s" s="13">
+        <v>24</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12" t="s" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="A12:D12"/>
+  </mergeCells>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>POTAGE CRÈME DE LÉGUMES (CHOU-F</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>