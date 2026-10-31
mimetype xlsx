--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -17,178 +17,190 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="101">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>POTAGE CRÈME DE LÉGUMES (CHOU-FLEUR)</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_043A</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Potages collectivité (GRO.POTAGES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 23:57</t>
+    <t>31/10/2026 02:19</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
+  </si>
+  <si>
+    <t>EAU</t>
+  </si>
+  <si>
+    <t>Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>Matières premières</t>
+  </si>
+  <si>
+    <t>lt</t>
   </si>
   <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>FOND-VEAU-BLANC</t>
-[...10 lines deleted...]
-  <si>
     <t>FAR-T55</t>
   </si>
   <si>
     <t>Farine de blé T55</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
+    <t>KNORR-FBLANC-VEA</t>
+  </si>
+  <si>
+    <t>Fonds Blanc de Veau (Knorr Professional)</t>
+  </si>
+  <si>
+    <t>Fonds déshydratés et poudres</t>
+  </si>
+  <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
     <t>CRE-FRAICHE-LI</t>
   </si>
   <si>
     <t>Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t>RNM57234214</t>
   </si>
   <si>
     <t>CHOU FLEUR U.E. couronné cat.I gros colis de 6</t>
   </si>
   <si>
     <t>Légumes</t>
@@ -232,102 +244,126 @@
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>Potages collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ POIREAU France cat.I</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ POMME DE TERRE basique div.var.cons France lavée cat.I 40-70mm sac 10kg</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CHOU FLEUR U.E. couronné cat.I gros colis de 6</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Farine de blé T55</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Fond blanc de veau reconstitue</t>
+    <t xml:space="preserve">    ↳ Fond blanc de veau reconstitué (collectivité)</t>
+  </si>
+  <si>
+    <t>Préparations de base collectivité</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Fonds Blanc de Veau (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Crème fraîche liquide 15% MG allégée</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Gros sel de mer</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Servir - Servir le potage dans une assiette ou dans un bol. Decorer de quelques pluches de cerfeuil au depart de l'assiette (facultatif).</t>
   </si>
   <si>
+    <t>Fond blanc de veau reconstitué (collectivité)</t>
+  </si>
+  <si>
+    <t>DISSOUDRE</t>
+  </si>
+  <si>
+    <t>Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</t>
+  </si>
+  <si>
     <t>Fiche technique — POTAGE CRÈME DE LÉGUMES (CHOU-FLEUR)</t>
   </si>
   <si>
     <t>POTAGE CRÈME DE LÉGUMES (CHOU-FLEUR)  GRO_CDC_043A</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
+    <t xml:space="preserve">    Fond blanc de veau reconstitué (collectivité)</t>
+  </si>
+  <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
+  </si>
+  <si>
+    <t>↳ Fond blanc de veau reconstitué (collectivité)  GRO-FONDB-VEAU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
@@ -493,762 +529,829 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>188.99816</v>
+        <v>132.58587</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>1.8899816</v>
+        <v>1.3258587</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>188.99816</v>
+        <v>132.58587</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:G16"/>
+  <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>0.007</v>
+        <v>19.7</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>0.007</v>
+        <v>19.7</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
-        <f>E7*12.5</f>
-        <v>0.0875</v>
+        <f>E7*0.0043</f>
+        <v>0.08471</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>20</v>
+        <v>0.007</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>20</v>
+        <v>0.007</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*3.2</f>
-        <v>64</v>
+        <f>E8*12.5</f>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" s="9">
         <v>0.5</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
         <v>0.5</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G9" s="4">
         <f>E9*0.56</f>
         <v>0.28</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" s="9">
-        <v>1.5</v>
+        <v>0.3</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
-        <v>1.5</v>
+        <v>0.3</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G10" s="4">
-        <f>E10*5.2</f>
-        <v>7.8</v>
+        <f>E10*25.01</f>
+        <v>7.503</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D11" s="9">
-        <v>4</v>
+        <v>1.5</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
-        <v>4</v>
+        <v>1.5</v>
       </c>
       <c r="F11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*2.2</f>
-        <v>8.8</v>
+        <f>E11*5.2</f>
+        <v>7.8</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D12" s="9">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*10</f>
-        <v>100</v>
+        <f>E12*2.2</f>
+        <v>8.8</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="D13" s="9">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G13" s="4">
-        <f>E13*0.9</f>
-        <v>4.5</v>
+        <f>E13*10</f>
+        <v>100</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" t="s">
         <v>54</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="9">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G14" s="4">
-        <f>E14*0.35</f>
-        <v>3.5</v>
+        <f>E14*0.9</f>
+        <v>4.5</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D15" s="9">
-        <v>0.073</v>
+        <v>10</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
+        <v>10</v>
+      </c>
+      <c r="F15" t="s">
+        <v>39</v>
+      </c>
+      <c r="G15" s="4">
+        <f>E15*0.35</f>
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C16" t="s">
+        <v>61</v>
+      </c>
+      <c r="D16" s="9">
         <v>0.073</v>
       </c>
-      <c r="F15" t="s">
-[...3 lines deleted...]
-        <f>E15*0.42</f>
+      <c r="E16" s="11">
+        <f>D16*$B$2</f>
+        <v>0.073</v>
+      </c>
+      <c r="F16" t="s">
+        <v>39</v>
+      </c>
+      <c r="G16" s="4">
+        <f>E16*0.42</f>
         <v>0.03066</v>
       </c>
     </row>
-    <row r="16">
-[...9 lines deleted...]
-        <f>SUM(G7:G15)</f>
+    <row r="17">
+      <c r="A17"/>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17" t="s" s="3">
+        <v>62</v>
+      </c>
+      <c r="G17" s="12">
+        <f>SUM(G7:G16)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F11"/>
+  <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C3" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D3" s="11">
         <v>5</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F3" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D4" s="11">
         <v>10</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C5" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D5" s="11">
         <v>10</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F5" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="C6" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D6" s="11">
         <v>1.5</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F6" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C7" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="D7" s="11">
         <v>0.5</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="C8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D8" s="11">
         <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>76</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="C9" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D9" s="11">
-        <v>4</v>
+        <v>19.7</v>
       </c>
       <c r="E9" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="C10" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D10" s="11">
-        <v>0.073</v>
+        <v>0.3</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="C11" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D11" s="11">
+        <v>4</v>
+      </c>
+      <c r="E11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>1</v>
+      </c>
+      <c r="B12" t="s">
+        <v>80</v>
+      </c>
+      <c r="C12" t="s">
+        <v>70</v>
+      </c>
+      <c r="D12" s="11">
+        <v>0.073</v>
+      </c>
+      <c r="E12" t="s">
+        <v>39</v>
+      </c>
+      <c r="F12" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>1</v>
+      </c>
+      <c r="B13" t="s">
+        <v>81</v>
+      </c>
+      <c r="C13" t="s">
+        <v>70</v>
+      </c>
+      <c r="D13" s="11">
         <v>0.007</v>
       </c>
-      <c r="E11" t="s">
-[...3 lines deleted...]
-        <v>33</v>
+      <c r="E13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F13" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F6"/>
+  <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>80</v>
+        <v>87</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail - Verifier les D.L.C., peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
@@ -1264,366 +1367,437 @@
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="inlineStr" s="13">
         <is>
           <t>Marquer la cuisson du potage - Dans un rondeau, faire suer au beurre les poireaux emincés. Cuire 10 minutes sans coloration. Ajouter la farine. Melanger. Laisser cuire, sans coloration, la farine qui formera avec le beurre un roux. Mouiller avec 20 litres d'eau. Porter a ebullition. Realiser directement avec l'eau de mouillement le fond blanc de veau, a partir de fond dehydrate. Ajouter les pommes de terre et le legume choisi. Saler avec le gros sel. Cuire pendant 45 minutes environ. Verifier la cuisson et l'assaisonnement. Au terme de la cuisson, mixer le potage. Ajouter la creme fraiche et mixer a nouveau pour donner de l'onctuosite. Maintenir au chaud au bain-marie. Tamponner la surface avec des parcelles de beurre. Couvrir.</t>
         </is>
       </c>
       <c r="E4" t="s" s="13"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s" s="13">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="E5" t="s" s="13"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="inlineStr" s="13">
         <is>
           <t>Suggestions - Ce type de potage peut se faire avec des legumes secs, a la place du legume principal. La liaison peut se faire avec des pommes de terre dehydratees.</t>
         </is>
       </c>
       <c r="E6" t="s" s="13"/>
       <c r="F6"/>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B7">
+        <v>1</v>
+      </c>
+      <c r="C7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D7" t="s" s="13">
+        <v>91</v>
+      </c>
+      <c r="E7" t="s" s="13"/>
+      <c r="F7"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D22"/>
+  <dimension ref="A1:D27"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
         <f>"GRO_CDC_043A · GRO.POTAGES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_043A · GRO.POTAGES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="15">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="16">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail - Verifier les D.L.C., peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="16">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Preparations preliminaires - Eplucher, laver et desinfecter les pommes de terre suivant la procedure. Tailler grossierement les pommes de terre. Reserver. Deconditionner les legumes surgeles suivant la procedure.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B14</f>
         <v>POIREAU France cat.I</v>
       </c>
       <c r="C7" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E14</f>
         <v>5</v>
       </c>
       <c r="D7" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
       <c r="B8" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B15</f>
         <v>POMME DE TERRE basique div.var.cons France lavée cat.I 40-70mm sac 10kg</v>
       </c>
       <c r="C8" s="11">
-        <f>Besoins!E14</f>
+        <f>Besoins!E15</f>
         <v>10</v>
       </c>
       <c r="D8" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="16">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="B9" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Marquer la cuisson du potage - Dans un rondeau, faire suer au beurre les poireaux emincés. Cuire 10 minutes sans coloration. Ajouter la farine. Melanger. Laisser cuire, sans coloration, la farine qui formera avec le beurre un roux. Mouiller avec 20 litres d'eau. Porter a ebullition. Realiser directement avec l'eau de mouillement le fond blanc de veau, a partir de fond dehydrate. Ajouter les pommes de terre et le legume choisi. Saler avec le gros sel. Cuire pendant 45 minutes environ. Verifier la cuisson et l'assaisonnement. Au terme de la cuisson, mixer le potage. Ajouter la creme fraiche et mixer a nouveau pour donner de l'onctuosite. Maintenir au chaud au bain-marie. Tamponner la surface avec des parcelles de beurre. Couvrir.</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="str">
-        <f>Besoins!B13</f>
+        <f>Besoins!B14</f>
         <v>POIREAU France cat.I</v>
       </c>
       <c r="C10" s="11">
-        <f>Besoins!E13</f>
+        <f>Besoins!E14</f>
         <v>5</v>
       </c>
       <c r="D10" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="str">
-        <f>Besoins!B14</f>
+        <f>Besoins!B15</f>
         <v>POMME DE TERRE basique div.var.cons France lavée cat.I 40-70mm sac 10kg</v>
       </c>
       <c r="C11" s="11">
-        <f>Besoins!E14</f>
+        <f>Besoins!E15</f>
         <v>10</v>
       </c>
       <c r="D11" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="str">
-        <f>Besoins!B12</f>
+        <f>Besoins!B13</f>
         <v>CHOU FLEUR U.E. couronné cat.I gros colis de 6</v>
       </c>
       <c r="C12" s="11">
-        <f>Besoins!E12</f>
+        <f>Besoins!E13</f>
         <v>10</v>
       </c>
       <c r="D12" t="str">
-        <f>Besoins!F12</f>
+        <f>Besoins!F13</f>
         <v>kg</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="str">
-        <f>Besoins!B10</f>
+        <f>Besoins!B11</f>
         <v>Beurre doux 82% MG plaquette</v>
       </c>
       <c r="C13" s="11">
-        <f>Besoins!E10</f>
+        <f>Besoins!E11</f>
         <v>1.5</v>
       </c>
       <c r="D13" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F11</f>
         <v>kg</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
         <f>Besoins!B9</f>
         <v>Farine de blé T55</v>
       </c>
       <c r="C14" s="11">
         <f>Besoins!E9</f>
         <v>0.5</v>
       </c>
       <c r="D14" t="str">
         <f>Besoins!F9</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
-      <c r="B15" t="str">
-[...1 lines deleted...]
-        <v>Fond blanc de veau reconstitue</v>
+      <c r="B15" t="s">
+        <v>97</v>
       </c>
       <c r="C15" s="11">
-        <f>Besoins!E8</f>
+        <f>'Besoins'!$B$2*20</f>
         <v>20</v>
       </c>
-      <c r="D15" t="str">
-[...1 lines deleted...]
-        <v>lt</v>
+      <c r="D15" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="str">
-        <f>Besoins!B11</f>
+        <f>Besoins!B12</f>
         <v>Crème fraîche liquide 15% MG allégée</v>
       </c>
       <c r="C16" s="11">
-        <f>Besoins!E11</f>
+        <f>Besoins!E12</f>
         <v>4</v>
       </c>
       <c r="D16" t="str">
-        <f>Besoins!F11</f>
+        <f>Besoins!F12</f>
         <v>lt</v>
       </c>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="str">
-        <f>Besoins!B15</f>
+        <f>Besoins!B16</f>
         <v>Gros sel de mer</v>
       </c>
       <c r="C17" s="11">
-        <f>Besoins!E15</f>
+        <f>Besoins!E16</f>
         <v>0.073</v>
       </c>
       <c r="D17" t="str">
-        <f>Besoins!F15</f>
+        <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B7</f>
+        <f>Besoins!B8</f>
         <v>Poivre noir moulu</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E7</f>
+        <f>Besoins!E8</f>
         <v>0.007</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F7</f>
+        <f>Besoins!F8</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="16">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="B19" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Servir - Servir le potage dans une assiette ou dans un bol. Decorer de quelques pluches de cerfeuil au depart de l'assiette (facultatif).</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20" t="s" s="16">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="B20" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Suggestions - Ce type de potage peut se faire avec des legumes secs, a la place du legume principal. La liaison peut se faire avec des pommes de terre dehydratees.</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22">
-      <c r="A22" t="s" s="17">
-        <v>21</v>
+      <c r="A22" t="s" s="15">
+        <v>100</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
     </row>
+    <row r="23">
+      <c r="A23" t="s" s="16">
+        <v>94</v>
+      </c>
+      <c r="B23" t="str" s="13">
+        <f>"[DISSOUDRE] "&amp;Procedure!D7</f>
+        <v>[DISSOUDRE] Délayer la poudre dans l'eau froide en fouettant, puis porter à ébullition en remuant régulièrement.</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23"/>
+    </row>
+    <row r="24">
+      <c r="A24"/>
+      <c r="B24" t="str">
+        <f>Besoins!B7</f>
+        <v>Eau (robinet - moy. France 2026)</v>
+      </c>
+      <c r="C24" s="11">
+        <f>Besoins!E7</f>
+        <v>19.7</v>
+      </c>
+      <c r="D24" t="str">
+        <f>Besoins!F7</f>
+        <v>lt</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25"/>
+      <c r="B25" t="str">
+        <f>Besoins!B10</f>
+        <v>Fonds Blanc de Veau (Knorr Professional)</v>
+      </c>
+      <c r="C25" s="11">
+        <f>Besoins!E10</f>
+        <v>0.3</v>
+      </c>
+      <c r="D25" t="str">
+        <f>Besoins!F10</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26"/>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="s" s="17">
+        <v>22</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
-  <mergeCells count="9">
+  <mergeCells count="11">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="A22:D22"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="A27:D27"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>POTAGE CRÈME DE LÉGUMES (CHOU-F</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>