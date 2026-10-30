--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">    POMME DE TERRE basique div.var.cons France lavée cat.I 40-70mm sac 10kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Petits pois doux très fins surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    HARICOT VERT vert Kenya extra très fin</t>
   </si>
   <si>
     <t xml:space="preserve">    CHOU vert France cat.I colis de 6</t>
   </si>
   <si>
     <t xml:space="preserve">    Poitrine de porc fraîche</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    Gros sel de mer</t>
   </si>
   <si>
     <t xml:space="preserve">    CERFEUIL (KG) (conv.)</t>
   </si>
   <si>
-    <t xml:space="preserve">    Pain rassis</t>
+    <t xml:space="preserve">    Baguette de pain rassis (pièce) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    EMMENTAL 1 kg rapé</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
@@ -236,51 +236,51 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E46"/>
+  <dimension ref="A1:E47"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -652,262 +652,276 @@
       </c>
       <c r="C30" s="10">
         <f>B2*0.02</f>
         <v>2</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30" t="s" s="8"/>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="s">
         <v>19</v>
       </c>
       <c r="C31" s="10">
         <f>B2*0.0003</f>
         <v>0.03</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
       <c r="E31" t="s" s="8"/>
     </row>
     <row r="32">
-      <c r="A32" t="s" s="11">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>21</v>
+      </c>
+      <c r="C32" s="10">
+        <f>B2*0.02</f>
+        <v>2</v>
+      </c>
+      <c r="D32" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" t="s" s="8"/>
+    </row>
+    <row r="33">
+      <c r="A33" t="s" s="11">
         <v>24</v>
       </c>
-      <c r="B32" t="inlineStr" s="12">
+      <c r="B33" t="inlineStr" s="12">
         <is>
           <t>Marquer la cuisson du potage - Dans un rondeau, faire suer au beurre les des de poitrine. Ajouter dans l'ordre l'emince de poireau, puis les carottes, les navets et le celeri-rave. Mouiller avec 25 litres d'eau (ou de fond blanc de veau). Saler. Porter a ebullition. Ajouter le chou. Cuire 20 a 25 minutes. Ajouter les pommes de terre, les petits pois surgeles et les des de haricots verts. Cuire environ 10 minutes. Tester la cuisson. Maintenir au chaud.</t>
         </is>
       </c>
-      <c r="C32"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C33"/>
+      <c r="D33"/>
       <c r="E33" t="s" s="8"/>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C34" s="10">
-        <f>B2*0.04</f>
-        <v>4</v>
+        <f>B2*0.02</f>
+        <v>2</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
       <c r="E34" t="s" s="8"/>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C35" s="10">
-        <f>B2*0.02</f>
-        <v>2</v>
+        <f>B2*0.04</f>
+        <v>4</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35" t="s" s="8"/>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C36" s="10">
-        <f>B2*0.01</f>
-        <v>1</v>
+        <f>B2*0.02</f>
+        <v>2</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36" t="s" s="8"/>
     </row>
     <row r="37">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C37" s="10">
-        <f>B2*0.06</f>
-        <v>6</v>
+        <f>B2*0.01</f>
+        <v>1</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
       <c r="E37" t="s" s="8"/>
     </row>
     <row r="38">
       <c r="A38"/>
       <c r="B38" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C38" s="10">
-        <f>B2*0.01</f>
-        <v>1</v>
+        <f>B2*0.06</f>
+        <v>6</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
       <c r="E38" t="s" s="8"/>
     </row>
     <row r="39">
       <c r="A39"/>
       <c r="B39" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C39" s="10">
-        <f>B2*0.02</f>
-        <v>2</v>
+        <f>B2*0.01</f>
+        <v>1</v>
       </c>
       <c r="D39" t="s">
         <v>8</v>
       </c>
       <c r="E39" t="s" s="8"/>
     </row>
     <row r="40">
       <c r="A40"/>
       <c r="B40" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C40" s="10">
-        <f>B2*0.01481</f>
-        <v>1.481</v>
+        <f>B2*0.02</f>
+        <v>2</v>
       </c>
       <c r="D40" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E40" t="s" s="8"/>
     </row>
     <row r="41">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C41" s="10">
-        <f>B2*0.005</f>
-        <v>0.5</v>
+        <f>B2*0.01481</f>
+        <v>1.481</v>
       </c>
       <c r="D41" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E41" t="s" s="8"/>
     </row>
     <row r="42">
       <c r="A42"/>
       <c r="B42" t="s">
+        <v>17</v>
+      </c>
+      <c r="C42" s="10">
+        <f>B2*0.005</f>
+        <v>0.5</v>
+      </c>
+      <c r="D42" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" t="s" s="8"/>
+    </row>
+    <row r="43">
+      <c r="A43"/>
+      <c r="B43" t="s">
         <v>18</v>
       </c>
-      <c r="C42" s="10">
+      <c r="C43" s="10">
         <f>B2*0.00073</f>
         <v>0.073</v>
       </c>
-      <c r="D42" t="s">
-[...5 lines deleted...]
-      <c r="A43" t="s" s="11">
+      <c r="D43" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" t="s" s="8"/>
+    </row>
+    <row r="44">
+      <c r="A44" t="s" s="11">
         <v>25</v>
       </c>
-      <c r="B43" t="inlineStr" s="12">
+      <c r="B44" t="inlineStr" s="12">
         <is>
           <t>Preparer la garniture - Pendant la cuisson du potage, trancher les baguettes de pain en rondelles. Prechauffer le four a +175C. Deposer les rondelles sur des grilles de cuisson. Etager les grilles sur l'echelle du four. Enfourner et toaster legerement les rondelles de pain. Reserver a temperature tiede. On peut legerement ailler les toasts au pinceau avec de l'huile additionnee d'ail reduit en puree.</t>
         </is>
       </c>
-      <c r="C43"/>
-[...5 lines deleted...]
-      <c r="B44" t="s">
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44" t="s" s="8"/>
+    </row>
+    <row r="45">
+      <c r="A45"/>
+      <c r="B45" t="s">
         <v>20</v>
       </c>
-      <c r="C44" s="10">
+      <c r="C45" s="10">
         <f>B2*0.06</f>
         <v>6</v>
       </c>
-      <c r="D44" t="s">
+      <c r="D45" t="s">
         <v>3</v>
       </c>
-      <c r="E44" t="s" s="8"/>
-[...2 lines deleted...]
-      <c r="A45" t="s" s="11">
+      <c r="E45" t="s" s="8"/>
+    </row>
+    <row r="46">
+      <c r="A46" t="s" s="11">
         <v>26</v>
       </c>
-      <c r="B45" t="inlineStr" s="12">
+      <c r="B46" t="inlineStr" s="12">
         <is>
           <t>Servir - Deposer dans le fond de l'assiette ou d'un bol, des rondelles de pain toastees et de l'emmenthal rape. Servir le potage cultivateur tres chaud, quelques pluches de cerfeuil au depart du plat (facultatif).</t>
         </is>
       </c>
-      <c r="C45"/>
-[...7 lines deleted...]
-      <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46" t="s" s="8"/>
+    </row>
+    <row r="47">
+      <c r="A47" t="s" s="13">
+        <v>27</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B22:D22"/>
-    <mergeCell ref="B32:D32"/>
-[...2 lines deleted...]
-    <mergeCell ref="A46:D46"/>
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="B44:D44"/>
+    <mergeCell ref="B46:D46"/>
+    <mergeCell ref="A47:D47"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>POTAGE CULTIVATEUR</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>