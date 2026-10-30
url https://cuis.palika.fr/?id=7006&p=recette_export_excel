--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -17,175 +17,178 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Fiche" sheetId="1" r:id="rId1"/>
     <sheet name="Besoins" sheetId="2" r:id="rId2"/>
     <sheet name="Composition" sheetId="3" r:id="rId3"/>
     <sheet name="Procedure" sheetId="4" r:id="rId4"/>
     <sheet name="Carte imprimable" sheetId="5" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="110">
   <si>
     <t>Fiche technique</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>POTAGE CULTIVATEUR</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>GRO_CDC_042</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Potages collectivité (GRO.POTAGES)</t>
   </si>
   <si>
     <t>Statut</t>
   </si>
   <si>
     <t>publie</t>
   </si>
   <si>
     <t>Verrouillée</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Source bibliographique</t>
   </si>
   <si>
+    <t>La Cuisine de Collectivité (BPI.CDC)</t>
+  </si>
+  <si>
     <t>Provenance</t>
   </si>
   <si>
     <t>Quantité de référence</t>
   </si>
   <si>
     <t>100 pc</t>
   </si>
   <si>
-    <t>Coût de revient (qt de référence)</t>
-[...2 lines deleted...]
-    <t>Coût unitaire</t>
+    <t>Coût de revient H.T. (qt de référence)</t>
+  </si>
+  <si>
+    <t>Coût unitaire H.T.</t>
   </si>
   <si>
     <t>Quantité demandée pour cet export</t>
   </si>
   <si>
-    <t>Coût de revient total pour cette quantité</t>
+    <t>Coût de revient total H.T. pour cette quantité</t>
   </si>
   <si>
     <t>Export généré le</t>
   </si>
   <si>
-    <t>15/09/2026 22:17</t>
+    <t>31/10/2026 00:17</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
   <si>
     <t>Besoins matière</t>
   </si>
   <si>
     <t>Multiplicateur souhaité</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Quantité obtenue</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Base (×1, modifiable)</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût</t>
+    <t>Coût H.T.</t>
   </si>
   <si>
     <t>PAIN-RASSIS</t>
   </si>
   <si>
     <t>Pain rassis</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>RNM0200155</t>
+  </si>
+  <si>
+    <t>EMMENTAL 1 kg rapé</t>
+  </si>
+  <si>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
-    <t>RNM0200155</t>
-[...7 lines deleted...]
-  <si>
     <t>RNM0370123</t>
   </si>
   <si>
     <t>CÉLERI-RAVE France</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>RNM0020160</t>
   </si>
   <si>
     <t>CERFEUIL France botte</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>RNM0290123</t>
   </si>
   <si>
     <t>CHOU vert France cat.I colis de 6</t>
   </si>
   <si>
     <t>RNM17330123</t>
@@ -214,51 +217,51 @@
   <si>
     <t>RNM57202496</t>
   </si>
   <si>
     <t>CAROTTE France lavée biologique</t>
   </si>
   <si>
     <t>Fruits et légumes bio</t>
   </si>
   <si>
     <t>SEL-GROS</t>
   </si>
   <si>
     <t>Gros sel de mer</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00764</t>
   </si>
   <si>
     <t>Petits pois doux très fins surgelés</t>
   </si>
   <si>
-    <t>Pommes de terre surgelées</t>
+    <t>Légumes surgelés</t>
   </si>
   <si>
     <t>POITRINE-FRAICHE</t>
   </si>
   <si>
     <t>Poitrine de porc fraîche</t>
   </si>
   <si>
     <t>Porc frais</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
@@ -292,93 +295,99 @@
   <si>
     <t xml:space="preserve">    ↳ HARICOT VERT vert Kenya extra très fin</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CHOU vert France cat.I colis de 6</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poitrine de porc fraîche</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Gros sel de mer</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ CERFEUIL (KG)</t>
   </si>
   <si>
     <t>Conversions diverses</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ CERFEUIL France botte</t>
   </si>
   <si>
-    <t xml:space="preserve">    ↳ Pain rassis</t>
+    <t xml:space="preserve">    ↳ Baguette de pain rassis (pièce)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        ↳ Pain rassis</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ EMMENTAL 1 kg rapé</t>
   </si>
   <si>
     <t>Recette</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Verbe</t>
   </si>
   <si>
     <t>Étape</t>
   </si>
   <si>
     <t>Précision technique</t>
   </si>
   <si>
     <t>Durée</t>
   </si>
   <si>
     <t>Fiche technique — POTAGE CULTIVATEUR</t>
   </si>
   <si>
     <t>POTAGE CULTIVATEUR  GRO_CDC_042</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t xml:space="preserve">    CERFEUIL (KG) (conv.)</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Baguette de pain rassis (pièce) (conv.)</t>
   </si>
   <si>
     <t>5.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="201" formatCode="#,##0.00&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="0.00"/>
     <numFmt numFmtId="203" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
@@ -547,1007 +556,1029 @@
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>11</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8"/>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s" s="3">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11" s="4">
-        <v>96.73166</v>
+        <v>71.0057773</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12" s="4">
-        <v>0.9673166</v>
+        <v>0.710057773</v>
       </c>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13"/>
     </row>
     <row r="14">
       <c r="A14" t="s" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="s" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="6">
-        <v>96.73166</v>
+        <v>71.0057773</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="9">
         <v>100</v>
       </c>
       <c r="C3" t="s" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" s="11">
         <f>$B$2*B3</f>
         <v>100</v>
       </c>
       <c r="C4" t="str">
         <f>C3</f>
         <v>pc</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B6" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s" s="2">
         <v>5</v>
       </c>
       <c r="D6" t="s" s="2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" s="9">
-        <v>6</v>
+        <v>1.5</v>
       </c>
       <c r="E7" s="11">
         <f>D7*$B$2</f>
-        <v>6</v>
+        <v>1.5</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" s="4">
         <f>E7*1.5</f>
-        <v>9</v>
+        <v>2.25</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" s="9">
-        <v>0.5</v>
+        <v>2</v>
       </c>
       <c r="E8" s="11">
         <f>D8*$B$2</f>
-        <v>0.5</v>
+        <v>2</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G8" s="4">
-        <f>E8*5.2</f>
-        <v>2.6</v>
+        <f>E8*8.1</f>
+        <v>16.2</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" s="9">
-        <v>2</v>
+        <v>0.5</v>
       </c>
       <c r="E9" s="11">
         <f>D9*$B$2</f>
-        <v>2</v>
+        <v>0.5</v>
       </c>
       <c r="F9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G9" s="4">
-        <f>E9*8.1</f>
-        <v>16.2</v>
+        <f>E9*5.2</f>
+        <v>2.6</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D10" s="9">
         <v>1</v>
       </c>
       <c r="E10" s="11">
         <f>D10*$B$2</f>
         <v>1</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G10" s="4">
         <f>E10*1.1</f>
         <v>1.1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="D11" s="9">
         <v>1</v>
       </c>
       <c r="E11" s="11">
         <f>D11*$B$2</f>
         <v>1</v>
       </c>
       <c r="F11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G11" s="4">
-        <f>E11*6</f>
-        <v>6</v>
+        <f>E11*0.6</f>
+        <v>0.6</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D12" s="9">
         <v>1.481</v>
       </c>
       <c r="E12" s="11">
         <f>D12*$B$2</f>
         <v>1.481</v>
       </c>
       <c r="F12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G12" s="4">
-        <f>E12*11</f>
-        <v>16.291</v>
+        <f>E12*1.8333</f>
+        <v>2.715117</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D13" s="9">
         <v>2</v>
       </c>
       <c r="E13" s="11">
         <f>D13*$B$2</f>
         <v>2</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G13" s="4">
         <f>E13*7.5</f>
         <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D14" s="9">
         <v>2</v>
       </c>
       <c r="E14" s="11">
         <f>D14*$B$2</f>
         <v>2</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G14" s="4">
         <f>E14*1.7</f>
         <v>3.4</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" s="9">
         <v>2</v>
       </c>
       <c r="E15" s="11">
         <f>D15*$B$2</f>
         <v>2</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G15" s="4">
         <f>E15*0.9</f>
         <v>1.8</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B16" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D16" s="9">
         <v>6</v>
       </c>
       <c r="E16" s="11">
         <f>D16*$B$2</f>
         <v>6</v>
       </c>
       <c r="F16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G16" s="4">
         <f>E16*0.35</f>
         <v>2.1</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B17" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C17" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D17" s="9">
         <v>4</v>
       </c>
       <c r="E17" s="11">
         <f>D17*$B$2</f>
         <v>4</v>
       </c>
       <c r="F17" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G17" s="4">
         <f>E17*1.75</f>
         <v>7</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B18" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C18" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D18" s="9">
         <v>0.073</v>
       </c>
       <c r="E18" s="11">
         <f>D18*$B$2</f>
         <v>0.073</v>
       </c>
       <c r="F18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G18" s="4">
         <f>E18*0.42</f>
         <v>0.03066</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B19" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C19" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D19" s="9">
         <v>1</v>
       </c>
       <c r="E19" s="11">
         <f>D19*$B$2</f>
         <v>1</v>
       </c>
       <c r="F19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G19" s="4">
         <f>E19*3.21</f>
         <v>3.21</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B20" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C20" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D20" s="9">
         <v>2</v>
       </c>
       <c r="E20" s="11">
         <f>D20*$B$2</f>
         <v>2</v>
       </c>
       <c r="F20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G20" s="4">
         <f>E20*6.5</f>
         <v>13</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21" t="s" s="3">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G21" s="12">
         <f>SUM(G7:G20)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A6:G6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D2" s="11">
         <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D3" s="11">
         <v>2</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
+        <v>79</v>
+      </c>
+      <c r="C4" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D4" s="11">
         <v>4</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D5" s="11">
         <v>2</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D6" s="11">
         <v>1</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C7" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D7" s="11">
         <v>6</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C8" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D8" s="11">
         <v>1</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D9" s="11">
         <v>2</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D10" s="11">
         <v>1.481</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D11" s="11">
         <v>2</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C12" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D12" s="11">
         <v>0.5</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F12" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D13" s="11">
         <v>0.073</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C14" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D14" s="11">
         <v>0.03</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F14" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C15" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D15" s="11">
         <v>1</v>
       </c>
       <c r="E15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C16" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D16" s="11">
         <v>6</v>
       </c>
       <c r="E16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F16" t="s">
-        <v>33</v>
+        <v>90</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D17" s="11">
-        <v>2</v>
+        <v>1.5</v>
       </c>
       <c r="E17" t="s">
+        <v>35</v>
+      </c>
+      <c r="F17" t="s">
         <v>34</v>
       </c>
-      <c r="F17" t="s">
-        <v>40</v>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>1</v>
+      </c>
+      <c r="B18" t="s">
+        <v>94</v>
+      </c>
+      <c r="C18" t="s">
+        <v>78</v>
+      </c>
+      <c r="D18" s="11">
+        <v>2</v>
+      </c>
+      <c r="E18" t="s">
+        <v>35</v>
+      </c>
+      <c r="F18" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="34" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B1" t="s" s="2">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C1" t="s" s="2">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D1" t="s" s="2">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E1" t="s" s="2">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F1" t="s" s="2">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="inlineStr" s="13">
         <is>
           <t>Mise en place du poste de travail - Verifier les D.L.C., peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</t>
         </is>
       </c>
       <c r="E2" t="s" s="13"/>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
@@ -1596,103 +1627,103 @@
       <c r="A6" t="s">
         <v>2</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="inlineStr" s="13">
         <is>
           <t>Servir - Deposer dans le fond de l'assiette ou d'un bol, des rondelles de pain toastees et de l'emmenthal rape. Servir le potage cultivateur tres chaud, quelques pluches de cerfeuil au depart du plat (facultatif).</t>
         </is>
       </c>
       <c r="E6" t="s" s="13"/>
       <c r="F6"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:D31"/>
+  <dimension ref="A1:D32"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="7">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2">
       <c r="A2" t="str" s="14">
         <f>"GRO_CDC_042 · GRO.POTAGES · référence : "&amp;Besoins!B3&amp;" "&amp;Besoins!C3&amp;" · multiplicateur réglable sur la feuille ""Besoins"""</f>
         <v>GRO_CDC_042 · GRO.POTAGES · référence : 100 pc · multiplicateur réglable sur la feuille </v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4">
       <c r="A4" t="s" s="15">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5">
       <c r="A5" t="s" s="16">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B5" t="str" s="13">
         <f>Procedure!D2</f>
         <v>Mise en place du poste de travail - Verifier les D.L.C., peser les denrees, selectionner le materiel necessaire. Laver et desinfecter le materiel et le poste de travail en suivant les protocoles.</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
     </row>
     <row r="6">
       <c r="A6" t="s" s="16">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B6" t="str" s="13">
         <f>Procedure!D3</f>
         <v>Preparations preliminaires - Eplucher, laver et desinfecter les vegetaux. Au coupe-legumes, emincer en paysanne les carottes, les navets, le celeri-rave, les pommes de terre, le chou vert. Emincer les blancs de poireaux au couteau. Reserver separement les legumes au froid. Commencer a decongeler les haricots verts. Reserver au froid. Effeuiller et reserver au froid les pluches de cerfeuil. Decouenner et tailler la poitrine fraiche en des. Dans une russe, blanchir les des de poitrine fraiche. Rafraichir et egoutter.</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
     </row>
     <row r="7">
       <c r="A7"/>
       <c r="B7" t="str">
         <f>Besoins!B15</f>
         <v>POIREAU France cat.I</v>
       </c>
       <c r="C7" s="11">
         <f>Besoins!E15</f>
         <v>2</v>
       </c>
       <c r="D7" t="str">
         <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="8">
       <c r="A8"/>
@@ -1780,284 +1811,297 @@
         <v>1.481</v>
       </c>
       <c r="D13" t="str">
         <f>Besoins!F12</f>
         <v>pc</v>
       </c>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="str">
         <f>Besoins!B20</f>
         <v>Poitrine de porc fraîche</v>
       </c>
       <c r="C14" s="11">
         <f>Besoins!E20</f>
         <v>2</v>
       </c>
       <c r="D14" t="str">
         <f>Besoins!F20</f>
         <v>kg</v>
       </c>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C15" s="11">
         <f>'Besoins'!$B$2*0.03</f>
         <v>0.03</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="s" s="16">
-[...2 lines deleted...]
-      <c r="B16" t="str" s="13">
+      <c r="A16"/>
+      <c r="B16" t="str">
+        <f>Besoins!B8</f>
+        <v>EMMENTAL 1 kg rapé</v>
+      </c>
+      <c r="C16" s="11">
+        <f>Besoins!E8</f>
+        <v>2</v>
+      </c>
+      <c r="D16" t="str">
+        <f>Besoins!F8</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="16">
+        <v>106</v>
+      </c>
+      <c r="B17" t="str" s="13">
         <f>Procedure!D4</f>
         <v>Marquer la cuisson du potage - Dans un rondeau, faire suer au beurre les des de poitrine. Ajouter dans l'ordre l'emince de poireau, puis les carottes, les navets et le celeri-rave. Mouiller avec 25 litres d'eau (ou de fond blanc de veau). Saler. Porter a ebullition. Ajouter le chou. Cuire 20 a 25 minutes. Ajouter les pommes de terre, les petits pois surgeles et les des de haricots verts. Cuire environ 10 minutes. Tester la cuisson. Maintenir au chaud.</v>
       </c>
-      <c r="C16"/>
-[...15 lines deleted...]
-      </c>
+      <c r="C17"/>
+      <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="str">
-        <f>Besoins!B17</f>
-        <v>CAROTTE France lavée biologique</v>
+        <f>Besoins!B15</f>
+        <v>POIREAU France cat.I</v>
       </c>
       <c r="C18" s="11">
-        <f>Besoins!E17</f>
-        <v>4</v>
+        <f>Besoins!E15</f>
+        <v>2</v>
       </c>
       <c r="D18" t="str">
-        <f>Besoins!F17</f>
+        <f>Besoins!F15</f>
         <v>kg</v>
       </c>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="str">
-        <f>Besoins!B14</f>
-        <v>NAVET primeur France</v>
+        <f>Besoins!B17</f>
+        <v>CAROTTE France lavée biologique</v>
       </c>
       <c r="C19" s="11">
-        <f>Besoins!E14</f>
-        <v>2</v>
+        <f>Besoins!E17</f>
+        <v>4</v>
       </c>
       <c r="D19" t="str">
-        <f>Besoins!F14</f>
+        <f>Besoins!F17</f>
         <v>kg</v>
       </c>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="str">
-        <f>Besoins!B10</f>
-        <v>CÉLERI-RAVE France</v>
+        <f>Besoins!B14</f>
+        <v>NAVET primeur France</v>
       </c>
       <c r="C20" s="11">
-        <f>Besoins!E10</f>
-        <v>1</v>
+        <f>Besoins!E14</f>
+        <v>2</v>
       </c>
       <c r="D20" t="str">
-        <f>Besoins!F10</f>
+        <f>Besoins!F14</f>
         <v>kg</v>
       </c>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="str">
-        <f>Besoins!B16</f>
-        <v>POMME DE TERRE basique div.var.cons France lavée cat.I 40-70mm sac 10kg</v>
+        <f>Besoins!B10</f>
+        <v>CÉLERI-RAVE France</v>
       </c>
       <c r="C21" s="11">
-        <f>Besoins!E16</f>
-        <v>6</v>
+        <f>Besoins!E10</f>
+        <v>1</v>
       </c>
       <c r="D21" t="str">
-        <f>Besoins!F16</f>
+        <f>Besoins!F10</f>
         <v>kg</v>
       </c>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="str">
-        <f>Besoins!B19</f>
-        <v>Petits pois doux très fins surgelés</v>
+        <f>Besoins!B16</f>
+        <v>POMME DE TERRE basique div.var.cons France lavée cat.I 40-70mm sac 10kg</v>
       </c>
       <c r="C22" s="11">
-        <f>Besoins!E19</f>
-        <v>1</v>
+        <f>Besoins!E16</f>
+        <v>6</v>
       </c>
       <c r="D22" t="str">
-        <f>Besoins!F19</f>
+        <f>Besoins!F16</f>
         <v>kg</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="str">
-        <f>Besoins!B13</f>
-        <v>HARICOT VERT vert Kenya extra très fin</v>
+        <f>Besoins!B19</f>
+        <v>Petits pois doux très fins surgelés</v>
       </c>
       <c r="C23" s="11">
-        <f>Besoins!E13</f>
-        <v>2</v>
+        <f>Besoins!E19</f>
+        <v>1</v>
       </c>
       <c r="D23" t="str">
-        <f>Besoins!F13</f>
+        <f>Besoins!F19</f>
         <v>kg</v>
       </c>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24" t="str">
-        <f>Besoins!B12</f>
-        <v>CHOU vert France cat.I colis de 6</v>
+        <f>Besoins!B13</f>
+        <v>HARICOT VERT vert Kenya extra très fin</v>
       </c>
       <c r="C24" s="11">
-        <f>Besoins!E12</f>
-        <v>1.481</v>
+        <f>Besoins!E13</f>
+        <v>2</v>
       </c>
       <c r="D24" t="str">
-        <f>Besoins!F12</f>
-        <v>pc</v>
+        <f>Besoins!F13</f>
+        <v>kg</v>
       </c>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="str">
-        <f>Besoins!B8</f>
-        <v>Beurre doux 82% MG plaquette</v>
+        <f>Besoins!B12</f>
+        <v>CHOU vert France cat.I colis de 6</v>
       </c>
       <c r="C25" s="11">
-        <f>Besoins!E8</f>
-        <v>0.5</v>
+        <f>Besoins!E12</f>
+        <v>1.481</v>
       </c>
       <c r="D25" t="str">
-        <f>Besoins!F8</f>
-        <v>kg</v>
+        <f>Besoins!F12</f>
+        <v>pc</v>
       </c>
     </row>
     <row r="26">
       <c r="A26"/>
       <c r="B26" t="str">
+        <f>Besoins!B9</f>
+        <v>Beurre doux 82% MG plaquette</v>
+      </c>
+      <c r="C26" s="11">
+        <f>Besoins!E9</f>
+        <v>0.5</v>
+      </c>
+      <c r="D26" t="str">
+        <f>Besoins!F9</f>
+        <v>kg</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27"/>
+      <c r="B27" t="str">
         <f>Besoins!B18</f>
         <v>Gros sel de mer</v>
       </c>
-      <c r="C26" s="11">
+      <c r="C27" s="11">
         <f>Besoins!E18</f>
         <v>0.073</v>
       </c>
-      <c r="D26" t="str">
+      <c r="D27" t="str">
         <f>Besoins!F18</f>
         <v>kg</v>
       </c>
     </row>
-    <row r="27">
-[...3 lines deleted...]
-      <c r="B27" t="str" s="13">
+    <row r="28">
+      <c r="A28" t="s" s="16">
+        <v>107</v>
+      </c>
+      <c r="B28" t="str" s="13">
         <f>Procedure!D5</f>
         <v>Preparer la garniture - Pendant la cuisson du potage, trancher les baguettes de pain en rondelles. Prechauffer le four a +175C. Deposer les rondelles sur des grilles de cuisson. Etager les grilles sur l'echelle du four. Enfourner et toaster legerement les rondelles de pain. Reserver a temperature tiede. On peut legerement ailler les toasts au pinceau avec de l'huile additionnee d'ail reduit en puree.</v>
       </c>
-      <c r="C27"/>
-[...9 lines deleted...]
-        <f>Besoins!E7</f>
+      <c r="C28"/>
+      <c r="D28"/>
+    </row>
+    <row r="29">
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>108</v>
+      </c>
+      <c r="C29" s="11">
+        <f>'Besoins'!$B$2*6</f>
         <v>6</v>
       </c>
-      <c r="D28" t="str">
-[...8 lines deleted...]
-      <c r="B29" t="str" s="13">
+      <c r="D29" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s" s="16">
+        <v>109</v>
+      </c>
+      <c r="B30" t="str" s="13">
         <f>Procedure!D6</f>
         <v>Servir - Deposer dans le fond de l'assiette ou d'un bol, des rondelles de pain toastees et de l'emmenthal rape. Servir le potage cultivateur tres chaud, quelques pluches de cerfeuil au depart du plat (facultatif).</v>
       </c>
-      <c r="C29"/>
-[...4 lines deleted...]
-      <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
     </row>
     <row r="31">
-      <c r="A31" t="s" s="17">
-[...1 lines deleted...]
-      </c>
+      <c r="A31"/>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
+    </row>
+    <row r="32">
+      <c r="A32" t="s" s="17">
+        <v>22</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
-    <mergeCell ref="B16:D16"/>
-[...2 lines deleted...]
-    <mergeCell ref="A31:D31"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="A32:D32"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>POTAGE CULTIVATEUR</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>