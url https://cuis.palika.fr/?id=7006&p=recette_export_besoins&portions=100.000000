--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -26,83 +26,83 @@
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût total</t>
+    <t>Coût total H.T.</t>
   </si>
   <si>
     <t>PAIN-RASSIS</t>
   </si>
   <si>
     <t>Pain rassis</t>
   </si>
   <si>
     <t>Farines de blé</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
+    <t>RNM0200155</t>
+  </si>
+  <si>
+    <t>EMMENTAL 1 kg rapé</t>
+  </si>
+  <si>
+    <t>Produits laitiers et œufs</t>
+  </si>
+  <si>
     <t>BEU-DOUX</t>
   </si>
   <si>
     <t>Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t>Beurres et margarines</t>
   </si>
   <si>
-    <t>RNM0200155</t>
-[...7 lines deleted...]
-  <si>
     <t>RNM0370123</t>
   </si>
   <si>
     <t>CÉLERI-RAVE France</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>RNM0020160</t>
   </si>
   <si>
     <t>CERFEUIL France botte</t>
   </si>
   <si>
     <t>bte</t>
   </si>
   <si>
     <t>RNM0290123</t>
   </si>
   <si>
     <t>CHOU vert France cat.I colis de 6</t>
   </si>
   <si>
     <t>pc</t>
@@ -134,51 +134,51 @@
   <si>
     <t>RNM57202496</t>
   </si>
   <si>
     <t>CAROTTE France lavée biologique</t>
   </si>
   <si>
     <t>Fruits et légumes bio</t>
   </si>
   <si>
     <t>SEL-GROS</t>
   </si>
   <si>
     <t>Gros sel de mer</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00764</t>
   </si>
   <si>
     <t>Petits pois doux très fins surgelés</t>
   </si>
   <si>
-    <t>Pommes de terre surgelées</t>
+    <t>Légumes surgelés</t>
   </si>
   <si>
     <t>POITRINE-FRAICHE</t>
   </si>
   <si>
     <t>Poitrine de porc fraîche</t>
   </si>
   <si>
     <t>Porc frais</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
     <numFmt numFmtId="201" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="#,##0.00&quot; €&quot;"/>
@@ -282,157 +282,157 @@
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="3">
-        <v>6</v>
+        <v>1.5</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="4">
-        <v>9</v>
+        <v>2.25</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="3">
-        <v>0.5</v>
+        <v>2</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="4">
-        <v>2.6</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="3">
-        <v>2</v>
+        <v>0.5</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="4">
-        <v>16.2</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="3">
         <v>1</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="4">
         <v>1.1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="3">
         <v>1</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="4">
-        <v>6</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="3">
         <v>1.481</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="4">
-        <v>16.291</v>
+        <v>2.7151</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3">
         <v>2</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="4">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>27</v>
@@ -560,51 +560,51 @@
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15" t="s">
         <v>44</v>
       </c>
       <c r="D15" s="3">
         <v>2</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="4">
         <v>13</v>
       </c>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s" s="5">
         <v>45</v>
       </c>
       <c r="F16" s="6">
-        <v>96.73</v>
+        <v>71.01</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>POTAGE CULTIVATEUR</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>