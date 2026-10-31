--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -1,59 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="MINESTRONE" sheetId="1" r:id="rId1"/>
+    <sheet name="Concentré de tomate — 1 boîte 4" sheetId="2" r:id="rId2"/>
+    <sheet name="Concentré de tomate — boîte 4/4" sheetId="3" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <si>
     <t>MINESTRONE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>MINESTRONE  GRO_CDC_041</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
@@ -71,111 +75,138 @@
   <si>
     <t xml:space="preserve">    Petits pois doux très fins surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    Tomates en dés surgelées IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    COURGETTE verte France biologique</t>
   </si>
   <si>
     <t xml:space="preserve">    CAROTTE France lavée biologique</t>
   </si>
   <si>
     <t xml:space="preserve">    NAVET primeur France</t>
   </si>
   <si>
     <t xml:space="preserve">    POMME DE TERRE basique div.var.cons France lavée cat.I 40-70mm sac 10kg</t>
   </si>
   <si>
     <t xml:space="preserve">    CÉLERI-BRANCHE vert France cat.I</t>
   </si>
   <si>
     <t xml:space="preserve">    OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
+    <t xml:space="preserve">    Concentré de tomate — 1 boîte 4/4 (pièce) — voir l'onglet "Concentré de tomate — 1 boîte 4"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Haricots blancs secs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Spaghetti n°5 secs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    RIZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poivre noir moulu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Parmesan râpé (Parmigiano)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Ail haché IQF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    persil</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Basilic IQF</t>
+  </si>
+  <si>
+    <t>1.</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>Cuire les haricots blancs - Avant la mise en cuisson du minestrone, marquer la cuisson des haricots secs prealablement trempes depuis la veille.</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>Preparer la liaison - Au cutter, hacher finement l'ail, le persil et le basilic. Reserver dans une calotte. Ajouter 20cL d'huile d'olive.</t>
+  </si>
+  <si>
+    <t>6.</t>
+  </si>
+  <si>
+    <t>7.</t>
+  </si>
+  <si>
+    <t>Servir - Servir tres chaud accompagne de parmesan.</t>
+  </si>
+  <si>
+    <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
+  </si>
+  <si>
+    <t>Concentré de tomate — 1 boîte 4/4 (pièce)</t>
+  </si>
+  <si>
+    <t>Quantité totale à produire (cumulée)</t>
+  </si>
+  <si>
+    <t>référence : 1 pc — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>Concentré de tomate — 1 boîte 4/4 (pièce)  GRO-CONC-44-P</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Concentré de tomate — boîte 4/4 (collectivité) — voir l'onglet "Concentré de tomate — boîte 4/4"</t>
+  </si>
+  <si>
+    <t>Concentré de tomate — boîte 4/4 (collectivité)</t>
+  </si>
+  <si>
+    <t>référence : 0,88 kg — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>Concentré de tomate — boîte 4/4 (collectivité)  GRO-CONC-TOMATE</t>
+  </si>
+  <si>
     <t xml:space="preserve">    Concentré de tomate double</t>
-  </si>
-[...58 lines deleted...]
-    <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
@@ -228,98 +259,101 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
-<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
-<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E66"/>
+  <dimension ref="A1:E68"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -495,55 +529,55 @@
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="10">
         <f>B2*0.015</f>
         <v>1.5</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="10">
-        <f>B2*0.0088</f>
-        <v>0.88</v>
+        <f>B2*0.01</f>
+        <v>1</v>
       </c>
       <c r="D17" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="10">
         <f>B2*0.005</f>
         <v>0.5</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="10">
         <f>B2*0.005</f>
         <v>0.5</v>
@@ -803,424 +837,686 @@
       </c>
       <c r="C38" s="10">
         <f>B2*0.0025</f>
         <v>0.25</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s" s="8"/>
     </row>
     <row r="39">
       <c r="A39"/>
       <c r="B39" t="s">
         <v>29</v>
       </c>
       <c r="C39" s="10">
         <f>B2*0.001</f>
         <v>0.1</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s" s="8"/>
     </row>
     <row r="40">
-      <c r="A40" t="s" s="11">
+      <c r="A40"/>
+      <c r="B40" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="10">
+        <f>B2*0.01</f>
+        <v>1</v>
+      </c>
+      <c r="D40" t="s">
+        <v>3</v>
+      </c>
+      <c r="E40" t="s" s="8"/>
+    </row>
+    <row r="41">
+      <c r="A41" t="s" s="11">
         <v>32</v>
       </c>
-      <c r="B40" t="s" s="12">
+      <c r="B41" t="s" s="12">
         <v>33</v>
       </c>
-      <c r="C40"/>
-[...5 lines deleted...]
-      <c r="B41" t="s">
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41" t="s" s="8"/>
+    </row>
+    <row r="42">
+      <c r="A42"/>
+      <c r="B42" t="s">
         <v>21</v>
       </c>
-      <c r="C41" s="10">
+      <c r="C42" s="10">
         <f>B2*0.005</f>
         <v>0.5</v>
       </c>
-      <c r="D41" t="s">
-[...5 lines deleted...]
-      <c r="A42" t="s" s="11">
+      <c r="D42" t="s">
+        <v>10</v>
+      </c>
+      <c r="E42" t="s" s="8"/>
+    </row>
+    <row r="43">
+      <c r="A43" t="s" s="11">
         <v>34</v>
       </c>
-      <c r="B42" t="inlineStr" s="12">
+      <c r="B43" t="inlineStr" s="12">
         <is>
           <t>Marquer la cuisson du Minestrone - Dans un rondeau, faire suer a l'huile d'olive dans l'ordre, le poireau emince et l'oignon hache. Ajouter la carotte, le navet, le celeri emince et la tomate concentree. Mouiller avec 20 litres d'eau. Porter a ebullition. Saler et poivrer. Apres 15 minutes de cuisson, ajouter les pommes de terre, les haricots verts surgeles, les petits pois surgeles, le riz et les spaghetti coupes. Laisser cuire 5 minutes et ajouter les courgettes et les des de tomates surgeles. Laisser cuire encore 5 minutes. Verifier la cuisson de tous les elements.</t>
         </is>
       </c>
-      <c r="C42"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C43"/>
+      <c r="D43"/>
       <c r="E43" t="s" s="8"/>
     </row>
     <row r="44">
       <c r="A44"/>
       <c r="B44" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C44" s="10">
-        <f>B2*0.01</f>
-        <v>1</v>
+        <f>B2*0.02</f>
+        <v>2</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s" s="8"/>
     </row>
     <row r="45">
       <c r="A45"/>
       <c r="B45" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C45" s="10">
-        <f>B2*0.03</f>
-        <v>3</v>
+        <f>B2*0.01</f>
+        <v>1</v>
       </c>
       <c r="D45" t="s">
         <v>10</v>
       </c>
       <c r="E45" t="s" s="8"/>
     </row>
     <row r="46">
       <c r="A46"/>
       <c r="B46" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C46" s="10">
-        <f>B2*0.02</f>
-        <v>2</v>
+        <f>B2*0.03</f>
+        <v>3</v>
       </c>
       <c r="D46" t="s">
         <v>10</v>
       </c>
       <c r="E46" t="s" s="8"/>
     </row>
     <row r="47">
       <c r="A47"/>
       <c r="B47" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C47" s="10">
         <f>B2*0.02</f>
         <v>2</v>
       </c>
       <c r="D47" t="s">
         <v>10</v>
       </c>
       <c r="E47" t="s" s="8"/>
     </row>
     <row r="48">
       <c r="A48"/>
       <c r="B48" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C48" s="10">
-        <f>B2*0.01</f>
-        <v>1</v>
+        <f>B2*0.02</f>
+        <v>2</v>
       </c>
       <c r="D48" t="s">
         <v>10</v>
       </c>
       <c r="E48" t="s" s="8"/>
     </row>
     <row r="49">
       <c r="A49"/>
       <c r="B49" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C49" s="10">
-        <f>B2*0.03</f>
-        <v>3</v>
+        <f>B2*0.01</f>
+        <v>1</v>
       </c>
       <c r="D49" t="s">
         <v>10</v>
       </c>
       <c r="E49" t="s" s="8"/>
     </row>
     <row r="50">
       <c r="A50"/>
       <c r="B50" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C50" s="10">
-        <f>B2*0.01</f>
-        <v>1</v>
+        <f>B2*0.03</f>
+        <v>3</v>
       </c>
       <c r="D50" t="s">
         <v>10</v>
       </c>
       <c r="E50" t="s" s="8"/>
     </row>
     <row r="51">
       <c r="A51"/>
       <c r="B51" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C51" s="10">
-        <f>B2*0.015</f>
-        <v>1.5</v>
+        <f>B2*0.01</f>
+        <v>1</v>
       </c>
       <c r="D51" t="s">
         <v>10</v>
       </c>
       <c r="E51" t="s" s="8"/>
     </row>
     <row r="52">
       <c r="A52"/>
       <c r="B52" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C52" s="10">
-        <f>B2*0.005</f>
-        <v>0.5</v>
+        <f>B2*0.015</f>
+        <v>1.5</v>
       </c>
       <c r="D52" t="s">
         <v>10</v>
       </c>
       <c r="E52" t="s" s="8"/>
     </row>
     <row r="53">
       <c r="A53"/>
       <c r="B53" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C53" s="10">
         <f>B2*0.005</f>
         <v>0.5</v>
       </c>
       <c r="D53" t="s">
         <v>10</v>
       </c>
       <c r="E53" t="s" s="8"/>
     </row>
     <row r="54">
       <c r="A54"/>
       <c r="B54" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C54" s="10">
-        <f>B2*0.00073</f>
-        <v>0.073</v>
+        <f>B2*0.005</f>
+        <v>0.5</v>
       </c>
       <c r="D54" t="s">
         <v>10</v>
       </c>
       <c r="E54" t="s" s="8"/>
     </row>
     <row r="55">
       <c r="A55"/>
       <c r="B55" t="s">
+        <v>24</v>
+      </c>
+      <c r="C55" s="10">
+        <f>B2*0.00073</f>
+        <v>0.073</v>
+      </c>
+      <c r="D55" t="s">
+        <v>10</v>
+      </c>
+      <c r="E55" t="s" s="8"/>
+    </row>
+    <row r="56">
+      <c r="A56"/>
+      <c r="B56" t="s">
         <v>25</v>
       </c>
-      <c r="C55" s="10">
+      <c r="C56" s="10">
         <f>B2*0.00007</f>
         <v>0.007</v>
       </c>
-      <c r="D55" t="s">
-[...12 lines deleted...]
-      <c r="D56"/>
+      <c r="D56" t="s">
+        <v>10</v>
+      </c>
       <c r="E56" t="s" s="8"/>
     </row>
     <row r="57">
       <c r="A57"/>
       <c r="B57" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="C57" s="10">
-        <f>B2*0.0025</f>
-        <v>0.25</v>
+        <f>B2*0.02</f>
+        <v>2</v>
       </c>
       <c r="D57" t="s">
         <v>10</v>
       </c>
       <c r="E57" t="s" s="8"/>
     </row>
     <row r="58">
-      <c r="A58"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A58" t="s" s="11">
+        <v>35</v>
+      </c>
+      <c r="B58" t="s" s="12">
+        <v>36</v>
+      </c>
+      <c r="C58"/>
+      <c r="D58"/>
       <c r="E58" t="s" s="8"/>
     </row>
     <row r="59">
       <c r="A59"/>
       <c r="B59" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C59" s="10">
-        <f>B2*0.0015</f>
-        <v>0.15</v>
+        <f>B2*0.0025</f>
+        <v>0.25</v>
       </c>
       <c r="D59" t="s">
         <v>10</v>
       </c>
       <c r="E59" t="s" s="8"/>
     </row>
     <row r="60">
       <c r="A60"/>
       <c r="B60" t="s">
+        <v>7</v>
+      </c>
+      <c r="C60" s="10">
+        <f>B2*0.01</f>
+        <v>1</v>
+      </c>
+      <c r="D60" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" t="s" s="8"/>
+    </row>
+    <row r="61">
+      <c r="A61"/>
+      <c r="B61" t="s">
+        <v>27</v>
+      </c>
+      <c r="C61" s="10">
+        <f>B2*0.0015</f>
+        <v>0.15</v>
+      </c>
+      <c r="D61" t="s">
+        <v>10</v>
+      </c>
+      <c r="E61" t="s" s="8"/>
+    </row>
+    <row r="62">
+      <c r="A62"/>
+      <c r="B62" t="s">
         <v>29</v>
       </c>
-      <c r="C60" s="10">
+      <c r="C62" s="10">
         <f>B2*0.001</f>
         <v>0.1</v>
       </c>
-      <c r="D60" t="s">
-[...5 lines deleted...]
-      <c r="A61" t="s" s="11">
+      <c r="D62" t="s">
+        <v>10</v>
+      </c>
+      <c r="E62" t="s" s="8"/>
+    </row>
+    <row r="63">
+      <c r="A63" t="s" s="11">
         <v>37</v>
       </c>
-      <c r="B61" t="inlineStr" s="12">
+      <c r="B63" t="inlineStr" s="12">
         <is>
           <t>Terminer le minestrone - Ajouter le riz et les haricots. Tenir le potage a bonne chaleur. Ajouter la liaison terminale. Rectifier l'assaisonnement. Maintenir au chaud en attente de consommation.</t>
         </is>
       </c>
-      <c r="C61"/>
-[...5 lines deleted...]
-      <c r="B62" t="s">
+      <c r="C63"/>
+      <c r="D63"/>
+      <c r="E63" t="s" s="8"/>
+    </row>
+    <row r="64">
+      <c r="A64"/>
+      <c r="B64" t="s">
         <v>23</v>
       </c>
-      <c r="C62" s="10">
+      <c r="C64" s="10">
         <f>B2*0.005</f>
         <v>0.5</v>
       </c>
-      <c r="D62" t="s">
-[...26 lines deleted...]
-      <c r="D64"/>
+      <c r="D64" t="s">
+        <v>10</v>
+      </c>
       <c r="E64" t="s" s="8"/>
     </row>
     <row r="65">
       <c r="A65"/>
       <c r="B65" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C65" s="10">
-        <f>B2*0.01</f>
-        <v>1</v>
+        <f>B2*0.005</f>
+        <v>0.5</v>
       </c>
       <c r="D65" t="s">
         <v>10</v>
       </c>
       <c r="E65" t="s" s="8"/>
     </row>
     <row r="66">
-      <c r="A66" t="s" s="13">
-[...2 lines deleted...]
-      <c r="B66"/>
+      <c r="A66" t="s" s="11">
+        <v>38</v>
+      </c>
+      <c r="B66" t="s" s="12">
+        <v>39</v>
+      </c>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66" t="s" s="8"/>
+    </row>
+    <row r="67">
+      <c r="A67"/>
+      <c r="B67" t="s">
+        <v>26</v>
+      </c>
+      <c r="C67" s="10">
+        <f>B2*0.01</f>
+        <v>1</v>
+      </c>
+      <c r="D67" t="s">
+        <v>10</v>
+      </c>
+      <c r="E67" t="s" s="8"/>
+    </row>
+    <row r="68">
+      <c r="A68" t="s" s="13">
+        <v>40</v>
+      </c>
+      <c r="B68"/>
+      <c r="C68"/>
+      <c r="D68"/>
+      <c r="E68" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="B29:D29"/>
-    <mergeCell ref="B40:D40"/>
-[...4 lines deleted...]
-    <mergeCell ref="A66:D66"/>
+    <mergeCell ref="B41:D41"/>
+    <mergeCell ref="B43:D43"/>
+    <mergeCell ref="B58:D58"/>
+    <mergeCell ref="B63:D63"/>
+    <mergeCell ref="B66:D66"/>
+    <mergeCell ref="A68:D68"/>
+  </mergeCells>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E9"/>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>41</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1" t="s" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>42</v>
+      </c>
+      <c r="B2" s="14">
+        <v>1</v>
+      </c>
+      <c r="C2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" t="s" s="7">
+        <v>43</v>
+      </c>
+      <c r="E2" t="s" s="8"/>
+    </row>
+    <row r="3">
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3" t="s" s="8"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="9">
+        <v>44</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s" s="8"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s" s="8"/>
+    </row>
+    <row r="6">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*0.88</f>
+        <v>0.88</v>
+      </c>
+      <c r="D6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" t="s" s="8"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7" t="s" s="8"/>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8" t="inlineStr" s="3">
+        <is>
+          <t>Pivot niveau pièce : représente 1 boîte 4/4 de concentré de tomate telle qu'achetée. Utilisé par les fiches exprimant le concentré en nombre de boîtes 4/4 (041, 122, 128, 134A/B, GRO-BOLO-C). Descend vers GRO-CONC-TOMATE (kg, 0,880kg/boîte) qui descend vers CONC-TOMATE (pc, matière réelle). Décision Palika 20/09/2026, même principe que GRO-CONS-TOM-P (Migration 622). Code raccourci suite à erreur VARCHAR(16) sur GRO-CONC-TOM-44-P (Migration 624).</t>
+        </is>
+      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="13">
+        <v>40</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9" t="s" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="A9:D9"/>
+  </mergeCells>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E9"/>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>46</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1" t="s" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>42</v>
+      </c>
+      <c r="B2" s="14">
+        <v>0.88</v>
+      </c>
+      <c r="C2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D2" t="s" s="7">
+        <v>47</v>
+      </c>
+      <c r="E2" t="s" s="8"/>
+    </row>
+    <row r="3">
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3" t="s" s="8"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="9">
+        <v>48</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s" s="8"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s" s="8"/>
+    </row>
+    <row r="6">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*1.1363636364</f>
+        <v>1</v>
+      </c>
+      <c r="D6" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" t="s" s="8"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7" t="s" s="8"/>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8" t="inlineStr" s="3">
+        <is>
+          <t>Pivot de conversion : 1 boîte 4/4 de concentré de tomate double = 0,880kg net, convention déjà en place ailleurs dans le corpus (Fiches 136/139). AUCUNE mercuriale ferme trouvée pour le concentré de tomate spécifiquement (contrairement à la boîte 4/4 générique ~850g du référentiel unite_ref) -- valeur a_verifier, à corriger si une fiche technique produit réelle est trouvée. À utiliser pour toute fiche CDC exprimant le concentré de tomate en boîte(s) 4/4.</t>
+        </is>
+      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="13">
+        <v>40</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9" t="s" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="A9:D9"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>MINESTRONE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>