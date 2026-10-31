--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -26,90 +26,93 @@
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Matieres premieres" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Matière première</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
     <t>Quantité totale</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Coût total</t>
+    <t>Coût total H.T.</t>
   </si>
   <si>
     <t>00000546</t>
   </si>
   <si>
     <t>RIZ</t>
   </si>
   <si>
     <t>Matières premières</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>CONC-TOMATE</t>
   </si>
   <si>
     <t>Concentré de tomate double</t>
   </si>
   <si>
     <t>Concentrés et purées cuisines</t>
   </si>
   <si>
+    <t>pc</t>
+  </si>
+  <si>
     <t>EPI-POIVRE-NOIR</t>
   </si>
   <si>
     <t>Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
   <si>
     <t>RNME101403</t>
   </si>
   <si>
     <t>Huile olive vierge extra bidon 5L</t>
   </si>
   <si>
-    <t>Assaisonnements et corps gras</t>
+    <t>Huiles végétales</t>
   </si>
   <si>
     <t>u</t>
   </si>
   <si>
     <t>FROM-PARMESAN</t>
   </si>
   <si>
     <t>Parmesan râpé (Parmigiano)</t>
   </si>
   <si>
     <t>Fromages de base cuisine</t>
   </si>
   <si>
     <t>RNM0400123</t>
   </si>
   <si>
     <t>CÉLERI-BRANCHE vert France cat.I</t>
   </si>
   <si>
     <t>Légumes</t>
   </si>
   <si>
     <t>RNM2650123</t>
   </si>
@@ -170,75 +173,72 @@
   <si>
     <t>SEL-FIN</t>
   </si>
   <si>
     <t>Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t>RNMS00812</t>
   </si>
   <si>
     <t>Ail haché IQF</t>
   </si>
   <si>
     <t>Légumes surgelés</t>
   </si>
   <si>
     <t>RNMS00815</t>
   </si>
   <si>
     <t>Basilic IQF</t>
   </si>
   <si>
+    <t>RNMS00760</t>
+  </si>
+  <si>
+    <t>Haricots verts très fins surgelés</t>
+  </si>
+  <si>
+    <t>RNMS00764</t>
+  </si>
+  <si>
+    <t>Petits pois doux très fins surgelés</t>
+  </si>
+  <si>
     <t>POIREAU-EM-SURG</t>
   </si>
   <si>
     <t>Poireaux émincés surgelés</t>
   </si>
   <si>
     <t>RNMS00865</t>
   </si>
   <si>
     <t>Tomates en dés surgelées IQF</t>
-  </si>
-[...13 lines deleted...]
-    <t>Petits pois doux très fins surgelés</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
     <numFmt numFmtId="201" formatCode="#,##0.0000&quot; €&quot;"/>
     <numFmt numFmtId="202" formatCode="#,##0.00&quot; €&quot;"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
@@ -356,449 +356,449 @@
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="4">
         <v>0.5</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="5">
         <v>1.1775</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="4">
-        <v>0.88</v>
+        <v>1</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F3" s="5">
-        <v>2.464</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D4" s="4">
         <v>0.007</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="5">
         <v>0.0875</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D5" s="4">
         <v>0.2</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F5" s="5">
         <v>13.044</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D6" s="4">
         <v>1</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="5">
         <v>14.5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D7" s="4">
         <v>1</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="5">
         <v>1.8</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D8" s="4">
         <v>1</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="5">
         <v>1.7</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D9" s="4">
         <v>1.5</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="5">
         <v>0.6</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="3">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D10" s="4">
         <v>0.25</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="5">
-        <v>0</v>
+        <v>1.125</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D11" s="4">
         <v>3</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="5">
         <v>1.05</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D12" s="4">
         <v>2</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="5">
         <v>3.5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="D13" s="4">
         <v>2</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="5">
         <v>5.4</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D14" s="4">
         <v>0.5</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="5">
         <v>1.1</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D15" s="4">
         <v>0.5</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="5">
         <v>0.6</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D16" s="4">
         <v>0.073</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="5">
         <v>0.0255</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B17" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D17" s="4">
         <v>0.15</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="5">
         <v>1.389</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="D18" s="4">
         <v>0.1</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="5">
         <v>1.13</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B19" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D19" s="4">
         <v>2</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="5">
-        <v>6.4</v>
+        <v>5.66</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D20" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="5">
-        <v>8.76</v>
+        <v>3.21</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C21" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="D21" s="4">
         <v>2</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="5">
-        <v>5.66</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>60</v>
       </c>
       <c r="B22" t="s">
         <v>61</v>
       </c>
       <c r="C22" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="D22" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="5">
-        <v>3.21</v>
+        <v>8.76</v>
       </c>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23" t="s" s="6">
         <v>62</v>
       </c>
       <c r="F23" s="7">
-        <v>73.6</v>
+        <v>84.86</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>MINESTRONE</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>