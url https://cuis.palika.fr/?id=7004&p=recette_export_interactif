--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1,166 +1,186 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="SOUPE DE POISSON" sheetId="1" r:id="rId1"/>
+    <sheet name="Concentré de tomate — boîte 4/4" sheetId="2" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <si>
     <t>SOUPE DE POISSON</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>SOUPE DE POISSON  GRO_CDC_040</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Oignons émincés surgelés</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    POIREAU France cat.I</t>
   </si>
   <si>
     <t xml:space="preserve">    Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    FENOUIL France</t>
   </si>
   <si>
     <t xml:space="preserve">    CÉLERI-BRANCHE vert France cat.I</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de poisson déshydraté</t>
   </si>
   <si>
+    <t xml:space="preserve">    Concentré de crustacés</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Concentré de tomate — boîte 4/4 (collectivité) — voir l'onglet "Concentré de tomate — boîte 4/4"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
+  </si>
+  <si>
     <t>lt</t>
   </si>
   <si>
-    <t xml:space="preserve">    Concentré de crustacés</t>
+    <t xml:space="preserve">    Sarriette séchée</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Laurier sauce feuilles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Thym séché</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Safran filaments (Iran)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Sel fin de cuisine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Poivre noir moulu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Farine de blé T55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Eau (robinet - moy. France 2026)</t>
+  </si>
+  <si>
+    <t>1.</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>6.</t>
+  </si>
+  <si>
+    <t>Dresser - Servir a l'assiette avec des croutons ailles. Proposer de l'aioli.</t>
+  </si>
+  <si>
+    <t>7.</t>
+  </si>
+  <si>
+    <t>Suggestions - On peut remplacer le bulbe de fenouil par de l'anis etoile. Recette composee des memes elements que le fond de cuisson de la bouillabaisse.</t>
+  </si>
+  <si>
+    <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
+  </si>
+  <si>
+    <t>Concentré de tomate — boîte 4/4 (collectivité)</t>
+  </si>
+  <si>
+    <t>Quantité totale à produire (cumulée)</t>
+  </si>
+  <si>
+    <t>référence : 0,88 kg — lot unique couvrant tous les usages</t>
+  </si>
+  <si>
+    <t>Concentré de tomate — boîte 4/4 (collectivité)  GRO-CONC-TOMATE</t>
   </si>
   <si>
     <t xml:space="preserve">    Concentré de tomate double</t>
-  </si>
-[...55 lines deleted...]
-    <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="16"/>
       <b/>
       <color rgb="FF1F4E3B"/>
     </font>
@@ -213,98 +233,100 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3EE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF3CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="200" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="200" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="200" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
-<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
-<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
-  <dimension ref="A1:E50"/>
+  <dimension ref="A1:E52"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="1"/>
     <col min="2" max="2" width="52" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="24">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" t="s" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="4">
         <v>2</v>
       </c>
       <c r="B2" s="5">
         <v>100</v>
@@ -396,97 +418,97 @@
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s" s="8"/>
     </row>
     <row r="10">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="10">
         <f>B2*0.0075</f>
         <v>0.75</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s" s="8"/>
     </row>
     <row r="11">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="10">
-        <f>B2*0.25</f>
-        <v>25</v>
+        <f>B2*0.00625</f>
+        <v>0.625</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C12" s="10">
         <f>B2*0.0015</f>
         <v>0.15</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C13" s="10">
-        <f>B2*0.0088</f>
-        <v>0.88</v>
+        <f>B2*0.005</f>
+        <v>0.5</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C14" s="10">
         <f>B2*0.005</f>
         <v>0.5</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="10">
         <f>B2*0.0001</f>
         <v>0.01</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="10">
         <f>B2*0.00005</f>
         <v>0.005</v>
@@ -560,430 +582,575 @@
       <c r="C21" s="10">
         <f>B2*0.008</f>
         <v>0.8</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="10">
         <f>B2*0.008</f>
         <v>0.8</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
       <c r="A23"/>
-      <c r="B23"/>
-[...1 lines deleted...]
-      <c r="D23"/>
+      <c r="B23" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" s="10">
+        <f>B2*0.25</f>
+        <v>25</v>
+      </c>
+      <c r="D23" t="s">
+        <v>17</v>
+      </c>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
-      <c r="A24" t="s" s="11">
-[...2 lines deleted...]
-      <c r="B24" t="inlineStr" s="12">
+      <c r="A24"/>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24" t="s" s="8"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="s" s="11">
+        <v>27</v>
+      </c>
+      <c r="B25" t="inlineStr" s="12">
         <is>
           <t>Mise en place du poste de travail - Verifier les D.L.C., peser les denrees, selectionner le materiel. Desinfecter le materiel et le poste de travail suivant les protocoles.</t>
         </is>
       </c>
-      <c r="C24"/>
-[...7 lines deleted...]
-      <c r="B25" t="inlineStr" s="12">
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25" t="s" s="8"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="11">
+        <v>28</v>
+      </c>
+      <c r="B26" t="inlineStr" s="12">
         <is>
           <t>Preparations preliminaires - Eplucher, laver, desinfecter les vegetaux suivant la procedure. Emincer le blanc de poireau, le bulbe de fenouil et le celeri en branche. Reserver. Deconditionner le concentre de tomate. Reserver au froid. Au cutter, reduire en puree l'ail hache. Reserver.</t>
         </is>
       </c>
-      <c r="C25"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C26"/>
+      <c r="D26"/>
       <c r="E26" t="s" s="8"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C27" s="10">
-        <f>B2*0.0075</f>
-        <v>0.75</v>
+        <f>B2*0.005</f>
+        <v>0.5</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27" t="s" s="8"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" s="10">
+        <f>B2*0.0075</f>
+        <v>0.75</v>
+      </c>
+      <c r="D28" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" t="s" s="8"/>
+    </row>
+    <row r="29">
+      <c r="A29"/>
+      <c r="B29" t="s">
         <v>10</v>
       </c>
-      <c r="C28" s="10">
+      <c r="C29" s="10">
         <f>B2*0.0035</f>
         <v>0.35</v>
       </c>
-      <c r="D28" t="s">
-[...8 lines deleted...]
-      <c r="B29" t="inlineStr" s="12">
+      <c r="D29" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" t="s" s="8"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="s" s="11">
+        <v>29</v>
+      </c>
+      <c r="B30" t="inlineStr" s="12">
         <is>
           <t>Preparer les croutons - Trancher le pain en rondelles. Disposer sur des grilles de cuisson. Prechauffer le four a +175C. Dans une calotte, melanger au fouet l'huile d'olive et l'ail en puree. Toaster les rondelles de pain au four. Enduire au pinceau les toasts avec l'huile aillee. Reserver sur une grille.</t>
         </is>
       </c>
-      <c r="C29"/>
-[...8 lines deleted...]
-      <c r="C30" s="10">
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30" t="s" s="8"/>
+    </row>
+    <row r="31">
+      <c r="A31"/>
+      <c r="B31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C31" s="10">
         <f>B2*0.005</f>
         <v>0.5</v>
       </c>
-      <c r="D30" t="s">
-[...8 lines deleted...]
-      <c r="B31" t="inlineStr" s="12">
+      <c r="D31" t="s">
+        <v>17</v>
+      </c>
+      <c r="E31" t="s" s="8"/>
+    </row>
+    <row r="32">
+      <c r="A32" t="s" s="11">
+        <v>30</v>
+      </c>
+      <c r="B32" t="inlineStr" s="12">
         <is>
           <t>Confectionner le roux - Dans un rondeau, faire fondre le beurre. Ajouter la farine. Melanger au fouet. Cuire a feu doux, sans coloration, jusqu'a ce que le roux blanchisse et devienne mousseux.</t>
         </is>
       </c>
-      <c r="C31"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C32"/>
+      <c r="D32"/>
       <c r="E32" t="s" s="8"/>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C33" s="10">
         <f>B2*0.008</f>
         <v>0.8</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33" t="s" s="8"/>
     </row>
     <row r="34">
-      <c r="A34" t="s" s="11">
-[...2 lines deleted...]
-      <c r="B34" t="inlineStr" s="12">
+      <c r="A34"/>
+      <c r="B34" t="s">
+        <v>24</v>
+      </c>
+      <c r="C34" s="10">
+        <f>B2*0.008</f>
+        <v>0.8</v>
+      </c>
+      <c r="D34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" t="s" s="8"/>
+    </row>
+    <row r="35">
+      <c r="A35" t="s" s="11">
+        <v>31</v>
+      </c>
+      <c r="B35" t="inlineStr" s="12">
         <is>
           <t>Confectionner la soupe de poisson - En sauteuse, faire suer a l'huile d'olive l'oignon et le blanc de poireau eminces. Ajouter le fenouil, le celeri-branche, l'ail et les aromates dehydrates, la tomate concentree et le safran. Mouiller avec 25 litres d'eau chaude. Adjoindre le fumet dehydrate. Cuire a feu doux 15 minutes. Saler et poivrer. Passer ou mixer la soupe. Porter a ebullition. Lier avec le roux. Adjoindre le concentre de crustaces. Mixer. Rectifier l'assaisonnement. Debarrasser dans des bacs GN. Couvrir. Maintenir en bain-marie a +63C.</t>
         </is>
       </c>
-      <c r="C34"/>
-[...14 lines deleted...]
-      </c>
+      <c r="C35"/>
+      <c r="D35"/>
       <c r="E35" t="s" s="8"/>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C36" s="10">
-        <f>B2*0.02</f>
-        <v>2</v>
+        <f>B2*0.03</f>
+        <v>3</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36" t="s" s="8"/>
     </row>
     <row r="37">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C37" s="10">
-        <f>B2*0.0035</f>
-        <v>0.35</v>
+        <f>B2*0.02</f>
+        <v>2</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
       <c r="E37" t="s" s="8"/>
     </row>
     <row r="38">
       <c r="A38"/>
       <c r="B38" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C38" s="10">
-        <f>B2*0.0075</f>
-        <v>0.75</v>
+        <f>B2*0.0035</f>
+        <v>0.35</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
       <c r="E38" t="s" s="8"/>
     </row>
     <row r="39">
       <c r="A39"/>
       <c r="B39" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C39" s="10">
         <f>B2*0.0075</f>
         <v>0.75</v>
       </c>
       <c r="D39" t="s">
         <v>8</v>
       </c>
       <c r="E39" t="s" s="8"/>
     </row>
     <row r="40">
       <c r="A40"/>
       <c r="B40" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C40" s="10">
-        <f>B2*0.25</f>
-        <v>25</v>
+        <f>B2*0.0075</f>
+        <v>0.75</v>
       </c>
       <c r="D40" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E40" t="s" s="8"/>
     </row>
     <row r="41">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C41" s="10">
-        <f>B2*0.0015</f>
-        <v>0.15</v>
+        <f>B2*0.00625</f>
+        <v>0.625</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
       <c r="E41" t="s" s="8"/>
     </row>
     <row r="42">
       <c r="A42"/>
       <c r="B42" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C42" s="10">
-        <f>B2*0.0001</f>
-        <v>0.01</v>
+        <f>B2*0.0015</f>
+        <v>0.15</v>
       </c>
       <c r="D42" t="s">
         <v>8</v>
       </c>
       <c r="E42" t="s" s="8"/>
     </row>
     <row r="43">
       <c r="A43"/>
       <c r="B43" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C43" s="10">
-        <f>B2*0.00005</f>
-        <v>0.005</v>
+        <f>B2*0.0001</f>
+        <v>0.01</v>
       </c>
       <c r="D43" t="s">
         <v>8</v>
       </c>
       <c r="E43" t="s" s="8"/>
     </row>
     <row r="44">
       <c r="A44"/>
       <c r="B44" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C44" s="10">
-        <f>B2*0.00015</f>
-        <v>0.015</v>
+        <f>B2*0.00005</f>
+        <v>0.005</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
       <c r="E44" t="s" s="8"/>
     </row>
     <row r="45">
       <c r="A45"/>
       <c r="B45" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C45" s="10">
         <f>B2*0.00015</f>
         <v>0.015</v>
       </c>
       <c r="D45" t="s">
         <v>8</v>
       </c>
       <c r="E45" t="s" s="8"/>
     </row>
     <row r="46">
       <c r="A46"/>
       <c r="B46" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C46" s="10">
-        <f>B2*0.00073</f>
-        <v>0.073</v>
+        <f>B2*0.00015</f>
+        <v>0.015</v>
       </c>
       <c r="D46" t="s">
         <v>8</v>
       </c>
       <c r="E46" t="s" s="8"/>
     </row>
     <row r="47">
       <c r="A47"/>
       <c r="B47" t="s">
+        <v>22</v>
+      </c>
+      <c r="C47" s="10">
+        <f>B2*0.00073</f>
+        <v>0.073</v>
+      </c>
+      <c r="D47" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" t="s" s="8"/>
+    </row>
+    <row r="48">
+      <c r="A48"/>
+      <c r="B48" t="s">
         <v>23</v>
       </c>
-      <c r="C47" s="10">
+      <c r="C48" s="10">
         <f>B2*0.00007</f>
         <v>0.007</v>
       </c>
-      <c r="D47" t="s">
-[...8 lines deleted...]
-      <c r="B48" t="s" s="12">
+      <c r="D48" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" t="s" s="8"/>
+    </row>
+    <row r="49">
+      <c r="A49"/>
+      <c r="B49" t="s">
+        <v>26</v>
+      </c>
+      <c r="C49" s="10">
+        <f>B2*0.25</f>
+        <v>25</v>
+      </c>
+      <c r="D49" t="s">
+        <v>17</v>
+      </c>
+      <c r="E49" t="s" s="8"/>
+    </row>
+    <row r="50">
+      <c r="A50" t="s" s="11">
         <v>32</v>
       </c>
-      <c r="C48"/>
-[...4 lines deleted...]
-      <c r="A49" t="s" s="11">
+      <c r="B50" t="s" s="12">
         <v>33</v>
       </c>
-      <c r="B49" t="s" s="12">
-[...10 lines deleted...]
-      <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50" t="s" s="8"/>
+    </row>
+    <row r="51">
+      <c r="A51" t="s" s="11">
+        <v>34</v>
+      </c>
+      <c r="B51" t="s" s="12">
+        <v>35</v>
+      </c>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51" t="s" s="8"/>
+    </row>
+    <row r="52">
+      <c r="A52" t="s" s="13">
+        <v>36</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="B24:D24"/>
     <mergeCell ref="B25:D25"/>
-    <mergeCell ref="B29:D29"/>
-[...4 lines deleted...]
-    <mergeCell ref="A50:D50"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="B50:D50"/>
+    <mergeCell ref="B51:D51"/>
+    <mergeCell ref="A52:D52"/>
+  </mergeCells>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0"/>
+  </sheetPr>
+  <dimension ref="A1:E9"/>
+  <cols>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="52" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" customHeight="1" ht="24">
+      <c r="A1" t="s" s="2">
+        <v>37</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1" t="s" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="4">
+        <v>38</v>
+      </c>
+      <c r="B2" s="14">
+        <v>0.5</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" t="s" s="7">
+        <v>39</v>
+      </c>
+      <c r="E2" t="s" s="8"/>
+    </row>
+    <row r="3">
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3" t="s" s="8"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="9">
+        <v>40</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4" t="s" s="8"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="4">
+        <v>6</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5" t="s" s="8"/>
+    </row>
+    <row r="6">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C6" s="10">
+        <f>B2*1.1363636364</f>
+        <v>0.568182</v>
+      </c>
+      <c r="D6" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" t="s" s="8"/>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7" t="s" s="8"/>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8" t="inlineStr" s="3">
+        <is>
+          <t>Pivot de conversion : 1 boîte 4/4 de concentré de tomate double = 0,880kg net, convention déjà en place ailleurs dans le corpus (Fiches 136/139). AUCUNE mercuriale ferme trouvée pour le concentré de tomate spécifiquement (contrairement à la boîte 4/4 générique ~850g du référentiel unite_ref) -- valeur a_verifier, à corriger si une fiche technique produit réelle est trouvée. À utiliser pour toute fiche CDC exprimant le concentré de tomate en boîte(s) 4/4.</t>
+        </is>
+      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8" t="s" s="8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="13">
+        <v>36</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9" t="s" s="8"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="A9:D9"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>SOUPE DE POISSON</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>