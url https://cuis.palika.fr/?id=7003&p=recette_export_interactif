--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -50,51 +50,51 @@
   <si>
     <t>GASPACHO  GRO_CDC_039</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Coulis de tomate cuisinée</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    POIVRON rouge Maroc cat.I gros</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    POIVRON vert Maroc cat.I gros</t>
   </si>
   <si>
     <t xml:space="preserve">    AIL frais France cat.I 60-80mm</t>
   </si>
   <si>
-    <t xml:space="preserve">    CONCOMBRE France cat.I 500-600g colis de 12</t>
+    <t xml:space="preserve">    CONCOMBRE (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    OIGNON jaune France cat.I 60-80mm</t>
   </si>
   <si>
     <t xml:space="preserve">    CÉLERI-BRANCHE vert France cat.I</t>
   </si>
   <si>
     <t xml:space="preserve">    HUILE OLIVE (L) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Vinaigre de vin rouge</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    Cumin moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    Pain rassis</t>
   </si>