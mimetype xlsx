--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="COLOMBO DE ROUSSETTE" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
   <si>
     <t>COLOMBO DE ROUSSETTE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
     <t>COLOMBO DE ROUSSETTE  GRO_CDC_055</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    VIVANEAU</t>
   </si>
   <si>
@@ -65,54 +65,51 @@
   <si>
     <t xml:space="preserve">    CAROTTE France extra colis 12kg</t>
   </si>
   <si>
     <t xml:space="preserve">    COURGETTE verte France cat.I 14-21cm</t>
   </si>
   <si>
     <t xml:space="preserve">    Oignons émincés surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    POMME DE TERRE basique div.var.cons France lavée cat.I 40-70mm sac 10kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Ail haché IQF</t>
   </si>
   <si>
     <t xml:space="preserve">    CIVE ANTILLAISE (KG) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Laurier sauce feuilles</t>
   </si>
   <si>
     <t xml:space="preserve">    THYM (KG) (conv.)</t>
   </si>
   <si>
-    <t>bte</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">    Clous de girofle</t>
+    <t xml:space="preserve">    Clous de girofle (par 20) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    CITRON PULCO (JUS)</t>
   </si>
   <si>
     <t>lt</t>
   </si>
   <si>
     <t xml:space="preserve">    Colombo poudre</t>
   </si>
   <si>
     <t xml:space="preserve">    Huile de tournesol raffinée vrac</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t xml:space="preserve">    Piment Bonda Man Jak (habanero antillais)</t>
   </si>
@@ -430,219 +427,219 @@
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s" s="8"/>
     </row>
     <row r="12">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="10">
         <f>B2*0.0015</f>
         <v>0.15</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s" s="8"/>
     </row>
     <row r="13">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="10">
-        <f>B2*0.07</f>
-        <v>7</v>
+        <f>B2*0.0056</f>
+        <v>0.56</v>
       </c>
       <c r="D13" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s" s="8"/>
     </row>
     <row r="14">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="10">
         <f>B2*0.00001</f>
         <v>0.001</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="10">
-        <f>B2*0.01</f>
-        <v>1</v>
+        <f>B2*0.00025</f>
+        <v>0.025</v>
       </c>
       <c r="D15" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C16" s="10">
-        <f>B2*0.00001</f>
-        <v>0.001</v>
+        <f>B2*0.03</f>
+        <v>3</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C17" s="10">
         <f>B2*0.00375</f>
         <v>0.375</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C18" s="10">
         <f>B2*0.01</f>
         <v>1</v>
       </c>
       <c r="D18" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E18" t="s" s="8"/>
     </row>
     <row r="19">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C19" s="10">
         <f>B2*0.004</f>
         <v>0.4</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s" s="8"/>
     </row>
     <row r="20">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C20" s="10">
         <f>B2*0.02</f>
         <v>2</v>
       </c>
       <c r="D20" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s" s="8"/>
     </row>
     <row r="21">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C21" s="10">
         <f>B2*0.0011</f>
         <v>0.11</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s" s="8"/>
     </row>
     <row r="22">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C22" s="10">
         <f>B2*0.0001</f>
         <v>0.01</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22" t="s" s="8"/>
     </row>
     <row r="23">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C23" s="10">
         <f>B2*0.0025</f>
         <v>0.25</v>
       </c>
       <c r="D23" t="s">
         <v>3</v>
       </c>
       <c r="E23" t="s" s="8"/>
     </row>
     <row r="24">
       <c r="A24"/>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24" t="s" s="8"/>
     </row>
     <row r="25">
       <c r="A25" t="s" s="11">
+        <v>27</v>
+      </c>
+      <c r="B25" t="s" s="12">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25" t="s" s="8"/>
     </row>
     <row r="26">
       <c r="A26" t="s" s="11">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B26" t="inlineStr" s="12">
         <is>
           <t>Faire mariner le poisson - La veille, decongelez le poisson. Troncconnez. Ciselez la cive. Melangez troncons de poisson, ail, oignon, thym, laurier, 100g de poudre a Colombo et 3/4L de jus de citron. Couvrez, tracez, stockez a +3C.</t>
         </is>
       </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26" t="s" s="8"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="10">
         <f>B2*0.04</f>
         <v>4</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27" t="s" s="8"/>
     </row>
     <row r="28">
@@ -657,101 +654,101 @@
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28" t="s" s="8"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="10">
         <f>B2*0.00001</f>
         <v>0.001</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29" t="s" s="8"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="10">
-        <f>B2*0.01</f>
-        <v>1</v>
+        <f>B2*0.00025</f>
+        <v>0.025</v>
       </c>
       <c r="D30" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E30" t="s" s="8"/>
     </row>
     <row r="31">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C31" s="10">
         <f>B2*0.01</f>
         <v>1</v>
       </c>
       <c r="D31" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E31" t="s" s="8"/>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C32" s="10">
         <f>B2*0.004</f>
         <v>0.4</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
       <c r="E32" t="s" s="8"/>
     </row>
     <row r="33">
       <c r="A33" t="s" s="11">
+        <v>30</v>
+      </c>
+      <c r="B33" t="s" s="12">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33" t="s" s="8"/>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C34" s="10">
         <f>B2*0.00375</f>
         <v>0.375</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
       <c r="E34" t="s" s="8"/>
     </row>
     <row r="35">
       <c r="A35"/>
       <c r="B35" t="s">
         <v>10</v>
       </c>
       <c r="C35" s="10">
         <f>B2*0.02</f>
         <v>2</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35" t="s" s="8"/>
     </row>
     <row r="36">
@@ -780,196 +777,196 @@
       <c r="D37" t="s">
         <v>8</v>
       </c>
       <c r="E37" t="s" s="8"/>
     </row>
     <row r="38">
       <c r="A38"/>
       <c r="B38" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="10">
         <f>B2*0.04</f>
         <v>4</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
       <c r="E38" t="s" s="8"/>
     </row>
     <row r="39">
       <c r="A39"/>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="10">
-        <f>B2*0.07</f>
-        <v>7</v>
+        <f>B2*0.0056</f>
+        <v>0.56</v>
       </c>
       <c r="D39" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E39" t="s" s="8"/>
     </row>
     <row r="40">
       <c r="A40"/>
       <c r="B40" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C40" s="10">
-        <f>B2*0.00001</f>
-        <v>0.001</v>
+        <f>B2*0.03</f>
+        <v>3</v>
       </c>
       <c r="D40" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E40" t="s" s="8"/>
     </row>
     <row r="41">
       <c r="A41" t="s" s="11">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B41" t="inlineStr" s="12">
         <is>
           <t>Marquer la cuisson - Egouttez separement la roussette et la marinade. Faites revenir a l'huile les troncons de poisson. Deglacez avec le reste du jus de citron. Faites revenir les legumes. Ajoutez le poisson, le reste de poudre a Colombo, le piment. Salez, poivrez. Mouillez avec le fumet. Ajoutez le deglacage. Portez a ebullition puis reduisez et finissez a feu doux, jusqu'a +63C a coeur.</t>
         </is>
       </c>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41" t="s" s="8"/>
     </row>
     <row r="42">
       <c r="A42"/>
       <c r="B42" t="s">
         <v>7</v>
       </c>
       <c r="C42" s="10">
         <f>B2*0.15</f>
         <v>15</v>
       </c>
       <c r="D42" t="s">
         <v>8</v>
       </c>
       <c r="E42" t="s" s="8"/>
     </row>
     <row r="43">
       <c r="A43"/>
       <c r="B43" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C43" s="10">
         <f>B2*0.004</f>
         <v>0.4</v>
       </c>
       <c r="D43" t="s">
         <v>8</v>
       </c>
       <c r="E43" t="s" s="8"/>
     </row>
     <row r="44">
       <c r="A44"/>
       <c r="B44" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C44" s="10">
         <f>B2*0.02</f>
         <v>2</v>
       </c>
       <c r="D44" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E44" t="s" s="8"/>
     </row>
     <row r="45">
       <c r="A45"/>
       <c r="B45" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C45" s="10">
         <f>B2*0.0011</f>
         <v>0.11</v>
       </c>
       <c r="D45" t="s">
         <v>8</v>
       </c>
       <c r="E45" t="s" s="8"/>
     </row>
     <row r="46">
       <c r="A46"/>
       <c r="B46" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C46" s="10">
         <f>B2*0.0001</f>
         <v>0.01</v>
       </c>
       <c r="D46" t="s">
         <v>8</v>
       </c>
       <c r="E46" t="s" s="8"/>
     </row>
     <row r="47">
       <c r="A47"/>
       <c r="B47" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C47" s="10">
         <f>B2*0.0025</f>
         <v>0.25</v>
       </c>
       <c r="D47" t="s">
         <v>3</v>
       </c>
       <c r="E47" t="s" s="8"/>
     </row>
     <row r="48">
       <c r="A48" t="s" s="11">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B48" t="inlineStr" s="12">
         <is>
           <t>Terminer la preparation - Decantez les portions. Laissez reduire le fond de cuisson. Redressez l'assaisonnement, versez le fond reduit sur les portions. Maintenez a +63C.</t>
         </is>
       </c>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48" t="s" s="8"/>
     </row>
     <row r="49">
       <c r="A49" t="s" s="11">
+        <v>34</v>
+      </c>
+      <c r="B49" t="s" s="12">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49" t="s" s="8"/>
     </row>
     <row r="50">
       <c r="A50" t="s" s="13">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="9">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="B33:D33"/>
     <mergeCell ref="B41:D41"/>
     <mergeCell ref="B48:D48"/>
     <mergeCell ref="B49:D49"/>
     <mergeCell ref="A50:D50"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>