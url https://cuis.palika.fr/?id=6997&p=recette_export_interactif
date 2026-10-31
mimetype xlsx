--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -3,74 +3,74 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="BLANQUETTE POISSON CREME OSEILL" sheetId="1" r:id="rId1"/>
+    <sheet name="BLANQUETTE DE POISSON À LA CRÈM" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
-[...1 lines deleted...]
-    <t>BLANQUETTE POISSON CREME OSEILLE</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
+  <si>
+    <t>BLANQUETTE DE POISSON À LA CRÈME D'OSEILLE</t>
   </si>
   <si>
     <t>Annotations</t>
   </si>
   <si>
     <t>Quantité souhaitée</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>référence : 100 pc</t>
   </si>
   <si>
-    <t>BLANQUETTE POISSON CREME OSEILLE  GRO_CDC_054</t>
+    <t>BLANQUETTE DE POISSON À LA CRÈME D'OSEILLE  GRO_CDC_054</t>
   </si>
   <si>
     <t>Ingrédients</t>
   </si>
   <si>
     <t xml:space="preserve">    Filets de colin lieu</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t xml:space="preserve">    Oseille surgelee (galets)</t>
   </si>
   <si>
     <t xml:space="preserve">    Champignons de Paris tranchés boîte</t>
   </si>
   <si>
     <t xml:space="preserve">    Farine de blé T55</t>
   </si>
   <si>
     <t xml:space="preserve">    Beurre doux 82% MG plaquette</t>
   </si>
   <si>
     <t xml:space="preserve">    Crème fraîche liquide 15% MG allégée</t>
   </si>
@@ -81,53 +81,50 @@
     <t xml:space="preserve">    Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t xml:space="preserve">    Fumet de poisson concentré</t>
   </si>
   <si>
     <t xml:space="preserve">    JAUNE D'OEUF (ML) (conv.)</t>
   </si>
   <si>
     <t xml:space="preserve">    Sel fin de cuisine</t>
   </si>
   <si>
     <t xml:space="preserve">    Poivre noir moulu</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>Mise en place du poste de travail - Verifiez les DLC, pesez les denrees, selectionnez le materiel.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Plaquer les portions de poisson - Beurrez legerement le fond des bacs, salez, poivrez. Disposez les portions, salez, poivrez. Reservez au froid.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>Cuire le poisson - Cuisez a la vapeur environ 10 minutes, jusqu'a +63C a coeur. Passez les champignons au four.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>Dresser et servir - Servez le poisson nappe de sauce. Accompagnez de riz pilaf, riz creole, pommes vapeur, gratin de legumes.</t>
   </si>
   <si>
     <t>CUIS.web — Portage du CUIS Clipper de 1992 par Palika &amp; Bernard Vandendaele (créateur du moteur récursif d'origine)</t>
   </si>
 </sst>
 </file>
 
@@ -454,52 +451,52 @@
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s" s="8"/>
     </row>
     <row r="15">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="10">
         <f>B2*0.0025</f>
         <v>0.25</v>
       </c>
       <c r="D15" t="s">
         <v>14</v>
       </c>
       <c r="E15" t="s" s="8"/>
     </row>
     <row r="16">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="10">
-        <f>B2*0.00073</f>
-        <v>0.073</v>
+        <f>B2*0.00036</f>
+        <v>0.036</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s" s="8"/>
     </row>
     <row r="17">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>19</v>
       </c>
       <c r="C17" s="10">
         <f>B2*0.00007</f>
         <v>0.007</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s" s="8"/>
     </row>
     <row r="18">
       <c r="A18"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
@@ -581,256 +578,258 @@
         <v>0.25</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
       <c r="E24" t="s" s="8"/>
     </row>
     <row r="25">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="10">
         <f>B2*0.0075</f>
         <v>0.75</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
       <c r="E25" t="s" s="8"/>
     </row>
     <row r="26">
       <c r="A26" t="s" s="11">
         <v>23</v>
       </c>
-      <c r="B26" t="s" s="12">
-        <v>24</v>
+      <c r="B26" t="inlineStr" s="12">
+        <is>
+          <t>Plaquer les portions de poisson - Beurrez legerement le fond des bacs, salez, poivrez. Disposez les portions, salez, poivrez. Reservez au froid. ⚠️☢️ ATTENTION : LE FUMET DÉSHYDRATÉ ET LA GLACE DE POISSON SONT DÉJÀ SALÉS — GOÛTER AVANT DE SALER ⚠️☢️</t>
+        </is>
       </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26" t="s" s="8"/>
     </row>
     <row r="27">
       <c r="A27"/>
       <c r="B27" t="s">
         <v>7</v>
       </c>
       <c r="C27" s="10">
         <f>B2*0.15</f>
         <v>15</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27" t="s" s="8"/>
     </row>
     <row r="28">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>18</v>
       </c>
       <c r="C28" s="10">
-        <f>B2*0.00073</f>
-        <v>0.073</v>
+        <f>B2*0.00036</f>
+        <v>0.036</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28" t="s" s="8"/>
     </row>
     <row r="29">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>19</v>
       </c>
       <c r="C29" s="10">
         <f>B2*0.00007</f>
         <v>0.007</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29" t="s" s="8"/>
     </row>
     <row r="30">
       <c r="A30"/>
       <c r="B30" t="s">
         <v>12</v>
       </c>
       <c r="C30" s="10">
         <f>B2*0.002</f>
         <v>0.2</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30" t="s" s="8"/>
     </row>
     <row r="31">
       <c r="A31" t="s" s="11">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B31" t="inlineStr" s="12">
         <is>
-          <t>Confectionner la sauce creme - Confectionnez et liez la sauce creme. Ajoutez la puree d'oseille, melangez. Emulsionnez au mixeur. Corsez avec le concentre de poisson. Rectifiez l'assaisonnement, maintenez a +63C.</t>
+          <t>Confectionner la sauce creme - Confectionnez et liez la sauce creme. Ajoutez la puree d'oseille, melangez. Emulsionnez au mixeur. Corsez avec le concentre de poisson. Rectifiez l'assaisonnement, maintenez a +63C. ⚠️☢️ ATTENTION : LE FUMET DÉSHYDRATÉ ET LA GLACE DE POISSON SONT DÉJÀ SALÉS — GOÛTER AVANT DE SALER ⚠️☢️</t>
         </is>
       </c>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31" t="s" s="8"/>
     </row>
     <row r="32">
       <c r="A32"/>
       <c r="B32" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="10">
         <f>B2*0.03</f>
         <v>3</v>
       </c>
       <c r="D32" t="s">
         <v>14</v>
       </c>
       <c r="E32" t="s" s="8"/>
     </row>
     <row r="33">
       <c r="A33"/>
       <c r="B33" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="10">
         <f>B2*0.001</f>
         <v>0.1</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33" t="s" s="8"/>
     </row>
     <row r="34">
       <c r="A34"/>
       <c r="B34" t="s">
         <v>17</v>
       </c>
       <c r="C34" s="10">
         <f>B2*0.0025</f>
         <v>0.25</v>
       </c>
       <c r="D34" t="s">
         <v>14</v>
       </c>
       <c r="E34" t="s" s="8"/>
     </row>
     <row r="35">
       <c r="A35" t="s" s="11">
+        <v>25</v>
+      </c>
+      <c r="B35" t="s" s="12">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35" t="s" s="8"/>
     </row>
     <row r="36">
       <c r="A36"/>
       <c r="B36" t="s">
         <v>7</v>
       </c>
       <c r="C36" s="10">
         <f>B2*0.15</f>
         <v>15</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36" t="s" s="8"/>
     </row>
     <row r="37">
       <c r="A37" t="s" s="11">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B37" t="inlineStr" s="12">
         <is>
           <t>Terminer la cuisson de la blanquette - Reservez les portions dans les bacs de service. Repartissez les champignons puis la sauce creme a l'oseille. Faites un mouvement circulaire pour lier. Couvrez, maintenez a +63C.</t>
         </is>
       </c>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37" t="s" s="8"/>
     </row>
     <row r="38">
       <c r="A38"/>
       <c r="B38" t="s">
         <v>10</v>
       </c>
       <c r="C38" s="10">
         <f>B2*0.023</f>
         <v>2.3</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
       <c r="E38" t="s" s="8"/>
     </row>
     <row r="39">
       <c r="A39" t="s" s="11">
+        <v>28</v>
+      </c>
+      <c r="B39" t="s" s="12">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39" t="s" s="8"/>
     </row>
     <row r="40">
       <c r="A40" t="s" s="13">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40" t="s" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatRows="0" formatColumns="0"/>
   <mergeCells count="10">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="B31:D31"/>
     <mergeCell ref="B35:D35"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="B39:D39"/>
     <mergeCell ref="A40:D40"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>BLANQUETTE POISSON CREME OSEILL</dc:title>
+  <dc:title>BLANQUETTE DE POISSON À LA CRÈM</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>