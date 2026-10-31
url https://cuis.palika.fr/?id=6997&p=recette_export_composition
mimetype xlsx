--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -29,51 +29,51 @@
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
   <si>
     <t>Niveau</t>
   </si>
   <si>
     <t>Composant</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Quantité (pour 100 pc)</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
     <t>Classe</t>
   </si>
   <si>
-    <t>BLANQUETTE POISSON CREME OSEILLE</t>
+    <t>BLANQUETTE DE POISSON À LA CRÈME D'OSEILLE</t>
   </si>
   <si>
     <t>recette</t>
   </si>
   <si>
     <t>pc</t>
   </si>
   <si>
     <t>Poissons collectivité</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Filets de colin lieu</t>
   </si>
   <si>
     <t>matiere</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Poissons et fruits de mer surgelés</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Oseille surgelee (galets)</t>
   </si>
@@ -107,51 +107,51 @@
   <si>
     <t>Crèmes fraîches et laitières</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de Poisson déshydraté (Knorr Professional)</t>
   </si>
   <si>
     <t>Fonds déshydratés et poudres</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Fumet de poisson concentré</t>
   </si>
   <si>
     <t>Fonds concentrés et extraits</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ JAUNE D'OEUF (ML)</t>
   </si>
   <si>
     <t>Conversions oeufs et ovoproduits</t>
   </si>
   <si>
     <t xml:space="preserve">        ↳ OEUF A3 (PRIX)</t>
   </si>
   <si>
-    <t>Produits laitiers</t>
+    <t>Oeufs entiers</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Sel fin de cuisine</t>
   </si>
   <si>
     <t>Sels et condiments de base</t>
   </si>
   <si>
     <t xml:space="preserve">    ↳ Poivre noir moulu</t>
   </si>
   <si>
     <t>Épices en poudre et graines</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="200" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="2">
@@ -484,83 +484,83 @@
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="3">
         <v>6.579</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
         <v>33</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="3">
-        <v>0.073</v>
+        <v>0.036</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
         <v>35</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="3">
         <v>0.007</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>RacineDev / Resourc'IT</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>BLANQUETTE POISSON CREME OSEILL</dc:title>
+  <dc:title>BLANQUETTE DE POISSON À LA CRÈM</dc:title>
   <dc:subject/>
   <dc:creator>CUIS.web</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description>Export automatique — moteur récursif d'origine : Bernard Vandendaele</dc:description>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>